--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SUDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified and biocompatible magnetoliposomes highly loaded with superparamagnetic iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Ates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 729, pp.138919. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobization of carboxymethyl cellulose by Passerini reaction: towards films with improved water vapor barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 738, pp.124851. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinically‐Relevant Static Magnetic Field Induces Release of Encapsulated Molecules from Magnetoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e11451. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202511451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process on water permeability of semi-crystalline PLA nanocomposites: solvent casting versus annealing of melt-blended films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.108862. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive Cellulosic Biohybrid Comb Copolymers by the Passerini-3CR: 2-Fold Functionalization and Subsequent Thermal Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.4637-4650. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Silica Surface Properties for Enhanced Performance in Si–UHMWPE Battery Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abou Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes of pristine poly(3-hexylthiophene) with modulable conductive properties: the interplay between confinement-induced orientation and interfacial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Laktineh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (36), pp.7144-7154. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00507H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different type of impermeable phase on the permeability of PLA films: Nanofillers versus crystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, pp.108682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of Polyamide 6/Polyetheramines Blends by Reactive Extrusion: Reducing Viscosity While Improving the Tensile Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bru-Chambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (28), pp.12403-12412. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c00952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Spun Chitosan–Sodium Caseinate Fibers for Biomedicine: From Spinning Process to Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Ann Razonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1768. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stretching and low amount of silica adding on gas transport properties of poly(butylene succinate-co-adipate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.127135. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels of chitosan/hyaluronic acid induced by polyelectrolyte complexation around neutral pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.122265. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Coated Superparamagnetic Fe 3 O 4 Nanoparticles for Magnetic Resonance Imaging, Magnetic Hyperthermia, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Cotica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sanguino Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivair Aparecido Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.7097-7110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c06118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Substituted ketones as reagent for Passerini modification of carboxymethyl cellulose: Toward dually functionalized derivatives and thermo-sensitive chemical hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 320, pp.121228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 477, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations of EPDM/CB composite materials: The electrical signature of the mechanical Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.109144. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ coupled mechanical/electrical/WAXS/SAXS investigations on ethylene propylene diene monomer resin/carbon black nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125077. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytocompatibility / Antibacterial Activity Trade-off for Knittable Wet-Spun Chitosan Monofilaments Functionalized by the In Situ Incorporation of Cu 2+ and Zn 2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsbiomaterials.2c00079. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecific Grafting of Chitosan Oligomers Brushes onto Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.8013. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23148013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations on conductive TPU/CB composites: Impact of thermo-mechanically induced structural reorganizations of soft and hard TPU domains on the coupled electro-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Atawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.125147. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromagnetic interference shielding effectiveness of polypropylene/hybrid metallic fillers composite materials by coalescence-driven guided electrical percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.124740. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">κ-Carrageenan Associated with Fructose/Glycerol/Water LTTM: Toward Natural Thermosensitive Physical Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Viñado-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (45), pp.14817-14825. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All poly(ionic liquid) block copolymer nanoparticles from antagonistic isomeric macromolecular blocks via aqueous RAFT polymerization-induced self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0PY00698J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Breathable Pebax®/PEG Films for Optimization of the Shelf-Life of Fresh Agri-Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Préfol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.692. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11090692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-based poly(ionic liquid)/ionic liquid solutions: Rheology, structuration and ionic transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.124305. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Dosciatti Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties and blend behaviour of cellulose acetate/lactates and acid systems: Natural-based plasticizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalamet Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergelati Caroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116072. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Reactive Extrusion As an Innovative and Efficient Process for the Synthesis of Polyimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (37), pp.16191-16204. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Adsorption of N-Isopropylacrylamide Based Copolymers on Polymer Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12010153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6 structuration induced by a chemical reaction with a polyether triamine in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tauleigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Cruz Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanhille Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a post‐annealing process on microstructure and mechanical properties of high‐density polyethylene/silica nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-crosslinked fibrous collagen/chitosan blends: Processing, properties evaluation and monitoring of degradation by bi-fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.02.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Biosourced Materials from Combination of Choline Chloride-Based Deep Eutectic Solvents and Guar Gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mourlevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalesh Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (19), pp.16747-16756. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanofiber-Reinforced Chitosan Hydrogel Composites for Intervertebral Disc Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics4010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired microstructures of chitosan hydrogel provide enhanced wear protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00215k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular Interactions between Bottlebrush Polymers Boost the Protection of Surfaces against Frictional Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Adibnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.4140-4149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrication and Wear Protection of Micro-Structured Hydrogels Using Bioinspired Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10-undecenal PVA acetalization on the macromolecular organization and the viscosity of aqueous solutions. Surface and bulk properties of the modified PVA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structuration of Physical Chitosan Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (44), pp.12697-12707. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stretchable hydrogels from complex coacervation of natural polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (37), pp.6594 - 6605. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01215b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular construction of single-component polymer nanocapsules through a one-step surfactant-free microemulsion templated synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1401 - 1404. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc09701d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guar gum as biosourced building block to generate highly conductive and elastic ionogels with poly(ionic liquid) and ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.586 - 595. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the film-forming process on the nanostructuration of Pebax®/1-ethyl-3-methylimidazolium triflate ionic liquid: Consequences on the thermal, mechanical, gas, and water transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouanve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.778 - 788. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Hydrophilic/Hydrophobic Balance to Control the Structure of Chitosan Films and Their Protein Release Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Montserret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1070 - 1083. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-016-0678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexes via desalting mixtures of hyaluronic acid and chitosan-Physicochemical study and structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bound Ion on the Morphology and Conductivity of Anion-Conducting Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepa Cotanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitash Balsara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp.1519-1527. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma302357k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.2882-2890. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201300477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion between a hydrogel and a polymer brush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Olanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25868d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Surfaces and Interfaces of Poly( N,N -dimethylacrylamide) Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (33), pp.12282 - 12287. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301417x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Poly(acrylic acid) Brushes: &amp;quot;Grafting-Onto&amp;quot; Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213 (3), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH/Temperature control of interpolymer complexation between poly(acrylic acid) and weak polybases in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.9541 - 9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ effect of printing parameters on microstructural anisotropy of bioink based hydrogel during micro-extrusion bioprinting process for tissue engineered substitute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESRF. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy characterization of fiber-reinforced hydrogels scaffolds during extrusion-based 3D printing for soft tissue repair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Lyon; VetAgro Sup. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the polyelectrolyte association of hyaluronic acid and chitosan, 2nd Best Poster Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by extrusion and 3D Printing of a porous polymer biomaterial with lipid microreservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbed or grafted chitosan thin films: physicochemical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress, WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées d'étude sur l’adhésion, JADH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky or stretchable hydrogels obtained by the controlled association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2024 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes of chitosan and hyaluronic acid for the formation of stretchable hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the European Chitin Society / 15th International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference, EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de chitosane : préparation, caractérisation et application à l’adhésion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2023 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels based on carboxymethyl cellulose copolymers dually functionalized by Passerini three-component reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de gels thermosensibles à travers l’association de k-carraghénane et d’un solvant supramoléculaire d’origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de printemps du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2022, JEPO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of chitosan thin films for the modification of surfaces and their application in bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerini reaction applied to carboxymethyl cellulose: towards tailor-made reactive derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable modifications of CMC by Ugi and Passerini multicomponent reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d'Etude des Polymères JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the structure/properties relationship of EPDM/CB composites under uniaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Colloque National du GFP, GFP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and behavior of grafted and ungrafted chitosan thin films: swelling and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2022, JMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of chemically grafted chitosan on surfaces: physicochemical characterizations and biological responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Best Presentation Award, Feb 2021, Web-Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physicochemical characterizations of chemically grafted chitosan on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2021, JEPO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-based highly stretchable physical hydrogels obtained by interpolymer complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGEABLE AND RESORBABLE MEDICAL DEVICE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023676 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif médical imageable et résorbable et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2007992. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chitosan hydrogels for intra-urethral stents: processing, in vitro and in vivo evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (S3), pp.188, 2022, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2022.29036.abstracts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères en 2020 : chiffres, challenges et innovations pour une économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable adhesion of hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SUDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobization of carboxymethyl cellulose by Passerini reaction: towards films with improved water vapor barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 738, pp.124851. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinically‐Relevant Static Magnetic Field Induces Release of Encapsulated Molecules from Magnetoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e11451. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202511451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified and biocompatible magnetoliposomes highly loaded with superparamagnetic iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Ates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 729, pp.138919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive Cellulosic Biohybrid Comb Copolymers by the Passerini-3CR: 2-Fold Functionalization and Subsequent Thermal Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.4637-4650. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Silica Surface Properties for Enhanced Performance in Si–UHMWPE Battery Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abou Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different type of impermeable phase on the permeability of PLA films: Nanofillers versus crystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, pp.108682. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes of pristine poly(3-hexylthiophene) with modulable conductive properties: the interplay between confinement-induced orientation and interfacial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Laktineh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (36), pp.7144-7154. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00507H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process on water permeability of semi-crystalline PLA nanocomposites: solvent casting versus annealing of melt-blended films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.108862. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels of chitosan/hyaluronic acid induced by polyelectrolyte complexation around neutral pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.122265. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stretching and low amount of silica adding on gas transport properties of poly(butylene succinate-co-adipate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.127135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Spun Chitosan–Sodium Caseinate Fibers for Biomedicine: From Spinning Process to Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Ann Razonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1768. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Coated Superparamagnetic Fe 3 O 4 Nanoparticles for Magnetic Resonance Imaging, Magnetic Hyperthermia, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Cotica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sanguino Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivair Aparecido Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.7097-7110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c06118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of Polyamide 6/Polyetheramines Blends by Reactive Extrusion: Reducing Viscosity While Improving the Tensile Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bru-Chambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (28), pp.12403-12412. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c00952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Substituted ketones as reagent for Passerini modification of carboxymethyl cellulose: Toward dually functionalized derivatives and thermo-sensitive chemical hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 320, pp.121228. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecific Grafting of Chitosan Oligomers Brushes onto Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.8013. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23148013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations on conductive TPU/CB composites: Impact of thermo-mechanically induced structural reorganizations of soft and hard TPU domains on the coupled electro-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Atawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.125147. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 477, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ coupled mechanical/electrical/WAXS/SAXS investigations on ethylene propylene diene monomer resin/carbon black nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125077. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations of EPDM/CB composite materials: The electrical signature of the mechanical Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.109144. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytocompatibility / Antibacterial Activity Trade-off for Knittable Wet-Spun Chitosan Monofilaments Functionalized by the In Situ Incorporation of Cu 2+ and Zn 2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsbiomaterials.2c00079. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromagnetic interference shielding effectiveness of polypropylene/hybrid metallic fillers composite materials by coalescence-driven guided electrical percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.124740. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">κ-Carrageenan Associated with Fructose/Glycerol/Water LTTM: Toward Natural Thermosensitive Physical Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Viñado-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (45), pp.14817-14825. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Breathable Pebax®/PEG Films for Optimization of the Shelf-Life of Fresh Agri-Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Préfol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.692. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11090692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-based poly(ionic liquid)/ionic liquid solutions: Rheology, structuration and ionic transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.124305. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All poly(ionic liquid) block copolymer nanoparticles from antagonistic isomeric macromolecular blocks via aqueous RAFT polymerization-induced self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0PY00698J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Dosciatti Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties and blend behaviour of cellulose acetate/lactates and acid systems: Natural-based plasticizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalamet Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergelati Caroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116072. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Reactive Extrusion As an Innovative and Efficient Process for the Synthesis of Polyimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (37), pp.16191-16204. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Adsorption of N-Isopropylacrylamide Based Copolymers on Polymer Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12010153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a post‐annealing process on microstructure and mechanical properties of high‐density polyethylene/silica nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-crosslinked fibrous collagen/chitosan blends: Processing, properties evaluation and monitoring of degradation by bi-fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.02.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6 structuration induced by a chemical reaction with a polyether triamine in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tauleigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Cruz Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanhille Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Biosourced Materials from Combination of Choline Chloride-Based Deep Eutectic Solvents and Guar Gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mourlevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalesh Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (19), pp.16747-16756. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanofiber-Reinforced Chitosan Hydrogel Composites for Intervertebral Disc Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics4010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrication and Wear Protection of Micro-Structured Hydrogels Using Bioinspired Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular Interactions between Bottlebrush Polymers Boost the Protection of Surfaces against Frictional Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Adibnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.4140-4149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10-undecenal PVA acetalization on the macromolecular organization and the viscosity of aqueous solutions. Surface and bulk properties of the modified PVA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired microstructures of chitosan hydrogel provide enhanced wear protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00215k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular construction of single-component polymer nanocapsules through a one-step surfactant-free microemulsion templated synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1401 - 1404. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc09701d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guar gum as biosourced building block to generate highly conductive and elastic ionogels with poly(ionic liquid) and ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.586 - 595. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stretchable hydrogels from complex coacervation of natural polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (37), pp.6594 - 6605. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01215b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the film-forming process on the nanostructuration of Pebax®/1-ethyl-3-methylimidazolium triflate ionic liquid: Consequences on the thermal, mechanical, gas, and water transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouanve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.778 - 788. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Hydrophilic/Hydrophobic Balance to Control the Structure of Chitosan Films and Their Protein Release Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Montserret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1070 - 1083. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-016-0678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structuration of Physical Chitosan Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (44), pp.12697-12707. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexes via desalting mixtures of hyaluronic acid and chitosan-Physicochemical study and structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.2882-2890. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201300477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bound Ion on the Morphology and Conductivity of Anion-Conducting Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepa Cotanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitash Balsara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp.1519-1527. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma302357k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Surfaces and Interfaces of Poly( N,N -dimethylacrylamide) Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (33), pp.12282 - 12287. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301417x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion between a hydrogel and a polymer brush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Olanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25868d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Poly(acrylic acid) Brushes: &amp;quot;Grafting-Onto&amp;quot; Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213 (3), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH/Temperature control of interpolymer complexation between poly(acrylic acid) and weak polybases in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.9541 - 9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the polyelectrolyte association of hyaluronic acid and chitosan, 2nd Best Poster Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by extrusion and 3D Printing of a porous polymer biomaterial with lipid microreservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ effect of printing parameters on microstructural anisotropy of bioink based hydrogel during micro-extrusion bioprinting process for tissue engineered substitute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESRF. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy characterization of fiber-reinforced hydrogels scaffolds during extrusion-based 3D printing for soft tissue repair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Lyon; VetAgro Sup. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées d'étude sur l’adhésion, JADH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress, WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky or stretchable hydrogels obtained by the controlled association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2024 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbed or grafted chitosan thin films: physicochemical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de chitosane : préparation, caractérisation et application à l’adhésion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2023 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels based on carboxymethyl cellulose copolymers dually functionalized by Passerini three-component reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference, EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes of chitosan and hyaluronic acid for the formation of stretchable hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the European Chitin Society / 15th International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2022, JEPO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of chitosan thin films for the modification of surfaces and their application in bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerini reaction applied to carboxymethyl cellulose: towards tailor-made reactive derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de gels thermosensibles à travers l’association de k-carraghénane et d’un solvant supramoléculaire d’origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de printemps du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable modifications of CMC by Ugi and Passerini multicomponent reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d'Etude des Polymères JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the structure/properties relationship of EPDM/CB composites under uniaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Colloque National du GFP, GFP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and behavior of grafted and ungrafted chitosan thin films: swelling and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2022, JMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of chemically grafted chitosan on surfaces: physicochemical characterizations and biological responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Best Presentation Award, Feb 2021, Web-Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physicochemical characterizations of chemically grafted chitosan on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2021, JEPO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-based highly stretchable physical hydrogels obtained by interpolymer complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGEABLE AND RESORBABLE MEDICAL DEVICE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023676 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif médical imageable et résorbable et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2007992. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chitosan hydrogels for intra-urethral stents: processing, in vitro and in vivo evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (S3), pp.188, 2022, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2022.29036.abstracts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères en 2020 : chiffres, challenges et innovations pour une économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable adhesion of hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mistral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Ates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Covelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abou Taha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Radulescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02756" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leveque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Laktineh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00507H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Auclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bru-Chambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c00952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Peniche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Ann Razonado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031768" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Prieur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Balima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Cotica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanguino Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivair Aparecido Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beutier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cantaloube" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maneval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lhost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caprin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vi&#241;ado-Buil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04437" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00698J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kamdem Tamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922629v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pr&#233;fol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11090692" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124305" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergelati Caroll" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116072" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007653v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Ylla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02881" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auclerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauleigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz Boisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhille Bergeron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.03.033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ledieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.02.134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mourlevat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Prasad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04228" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4010019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Banquy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00215k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Ratna Shrestha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Xie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Olszewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Adibnia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01311" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870415v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sereni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Enache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02997" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lalev&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01215b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc09701d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.050" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouanve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24315" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648791v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Becerra" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-016-0678-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02503444v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Inceoglu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepa Cotanda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitash Balsara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302357k" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05038624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Morcos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rieger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04222980v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Mai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924400v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913179v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Rose Dod&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913173v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910668v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926504v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926633v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913128v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910618v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926516v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913148v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910483v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858144v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753108v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2022.29036.abstracts" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pujol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mistral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Ates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Covelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abou Taha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Radulescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02756" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Laktineh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00507H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Balima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122265" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Peniche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Ann Razonado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Cotica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanguino Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivair Aparecido Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Auclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bru-Chambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c00952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maneval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cantaloube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lhost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caprin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vi&#241;ado-Buil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04437" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kamdem Tamo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pr&#233;fol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11090692" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124305" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00698J" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergelati Caroll" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116072" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007653v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Ylla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02881" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ledieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Oliveira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.02.134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauleigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz Boisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhille Bergeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.03.033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mourlevat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Prasad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04228" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4010019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Ratna Shrestha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Xie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Olszewski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Adibnia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Banquy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00215k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc09701d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lalev&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanchard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01215b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648947v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouanve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Becerra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-016-0678-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sereni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Enache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02997" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02503444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Inceoglu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepa Cotanda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitash Balsara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302357k" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05038624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Morcos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rieger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04222980v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Mai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Rose Dod&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913179v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910668v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926516v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913148v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910483v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910470v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858144v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753108v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2022.29036.abstracts" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pujol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>