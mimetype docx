--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SUDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobization of carboxymethyl cellulose by Passerini reaction: towards films with improved water vapor barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 738, pp.124851. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinically‐Relevant Static Magnetic Field Induces Release of Encapsulated Molecules from Magnetoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e11451. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202511451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified and biocompatible magnetoliposomes highly loaded with superparamagnetic iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Ates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 729, pp.138919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive Cellulosic Biohybrid Comb Copolymers by the Passerini-3CR: 2-Fold Functionalization and Subsequent Thermal Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.4637-4650. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Silica Surface Properties for Enhanced Performance in Si–UHMWPE Battery Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abou Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different type of impermeable phase on the permeability of PLA films: Nanofillers versus crystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, pp.108682. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes of pristine poly(3-hexylthiophene) with modulable conductive properties: the interplay between confinement-induced orientation and interfacial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Laktineh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (36), pp.7144-7154. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00507H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process on water permeability of semi-crystalline PLA nanocomposites: solvent casting versus annealing of melt-blended films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.108862. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels of chitosan/hyaluronic acid induced by polyelectrolyte complexation around neutral pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.122265. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stretching and low amount of silica adding on gas transport properties of poly(butylene succinate-co-adipate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.127135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Spun Chitosan–Sodium Caseinate Fibers for Biomedicine: From Spinning Process to Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Ann Razonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1768. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Coated Superparamagnetic Fe 3 O 4 Nanoparticles for Magnetic Resonance Imaging, Magnetic Hyperthermia, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Cotica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sanguino Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivair Aparecido Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.7097-7110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c06118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of Polyamide 6/Polyetheramines Blends by Reactive Extrusion: Reducing Viscosity While Improving the Tensile Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bru-Chambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (28), pp.12403-12412. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c00952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Substituted ketones as reagent for Passerini modification of carboxymethyl cellulose: Toward dually functionalized derivatives and thermo-sensitive chemical hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 320, pp.121228. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecific Grafting of Chitosan Oligomers Brushes onto Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.8013. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23148013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations on conductive TPU/CB composites: Impact of thermo-mechanically induced structural reorganizations of soft and hard TPU domains on the coupled electro-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Atawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.125147. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 477, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ coupled mechanical/electrical/WAXS/SAXS investigations on ethylene propylene diene monomer resin/carbon black nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125077. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations of EPDM/CB composite materials: The electrical signature of the mechanical Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.109144. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytocompatibility / Antibacterial Activity Trade-off for Knittable Wet-Spun Chitosan Monofilaments Functionalized by the In Situ Incorporation of Cu 2+ and Zn 2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsbiomaterials.2c00079. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromagnetic interference shielding effectiveness of polypropylene/hybrid metallic fillers composite materials by coalescence-driven guided electrical percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.124740. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">κ-Carrageenan Associated with Fructose/Glycerol/Water LTTM: Toward Natural Thermosensitive Physical Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Viñado-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (45), pp.14817-14825. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Breathable Pebax®/PEG Films for Optimization of the Shelf-Life of Fresh Agri-Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Préfol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.692. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11090692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-based poly(ionic liquid)/ionic liquid solutions: Rheology, structuration and ionic transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.124305. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All poly(ionic liquid) block copolymer nanoparticles from antagonistic isomeric macromolecular blocks via aqueous RAFT polymerization-induced self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0PY00698J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Dosciatti Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties and blend behaviour of cellulose acetate/lactates and acid systems: Natural-based plasticizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalamet Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergelati Caroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116072. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Reactive Extrusion As an Innovative and Efficient Process for the Synthesis of Polyimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (37), pp.16191-16204. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Adsorption of N-Isopropylacrylamide Based Copolymers on Polymer Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12010153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a post‐annealing process on microstructure and mechanical properties of high‐density polyethylene/silica nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-crosslinked fibrous collagen/chitosan blends: Processing, properties evaluation and monitoring of degradation by bi-fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.02.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6 structuration induced by a chemical reaction with a polyether triamine in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tauleigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Cruz Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanhille Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Biosourced Materials from Combination of Choline Chloride-Based Deep Eutectic Solvents and Guar Gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mourlevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalesh Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (19), pp.16747-16756. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanofiber-Reinforced Chitosan Hydrogel Composites for Intervertebral Disc Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics4010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrication and Wear Protection of Micro-Structured Hydrogels Using Bioinspired Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular Interactions between Bottlebrush Polymers Boost the Protection of Surfaces against Frictional Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Adibnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.4140-4149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10-undecenal PVA acetalization on the macromolecular organization and the viscosity of aqueous solutions. Surface and bulk properties of the modified PVA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired microstructures of chitosan hydrogel provide enhanced wear protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00215k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular construction of single-component polymer nanocapsules through a one-step surfactant-free microemulsion templated synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1401 - 1404. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc09701d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guar gum as biosourced building block to generate highly conductive and elastic ionogels with poly(ionic liquid) and ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.586 - 595. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stretchable hydrogels from complex coacervation of natural polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (37), pp.6594 - 6605. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01215b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the film-forming process on the nanostructuration of Pebax®/1-ethyl-3-methylimidazolium triflate ionic liquid: Consequences on the thermal, mechanical, gas, and water transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouanve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.778 - 788. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Hydrophilic/Hydrophobic Balance to Control the Structure of Chitosan Films and Their Protein Release Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Montserret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1070 - 1083. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-016-0678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structuration of Physical Chitosan Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (44), pp.12697-12707. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexes via desalting mixtures of hyaluronic acid and chitosan-Physicochemical study and structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.2882-2890. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201300477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bound Ion on the Morphology and Conductivity of Anion-Conducting Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepa Cotanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitash Balsara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp.1519-1527. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma302357k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Surfaces and Interfaces of Poly( N,N -dimethylacrylamide) Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (33), pp.12282 - 12287. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301417x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion between a hydrogel and a polymer brush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Olanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25868d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Poly(acrylic acid) Brushes: &amp;quot;Grafting-Onto&amp;quot; Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213 (3), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH/Temperature control of interpolymer complexation between poly(acrylic acid) and weak polybases in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.9541 - 9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the polyelectrolyte association of hyaluronic acid and chitosan, 2nd Best Poster Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by extrusion and 3D Printing of a porous polymer biomaterial with lipid microreservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ effect of printing parameters on microstructural anisotropy of bioink based hydrogel during micro-extrusion bioprinting process for tissue engineered substitute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESRF. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy characterization of fiber-reinforced hydrogels scaffolds during extrusion-based 3D printing for soft tissue repair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Lyon; VetAgro Sup. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées d'étude sur l’adhésion, JADH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress, WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky or stretchable hydrogels obtained by the controlled association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2024 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbed or grafted chitosan thin films: physicochemical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de chitosane : préparation, caractérisation et application à l’adhésion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2023 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels based on carboxymethyl cellulose copolymers dually functionalized by Passerini three-component reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference, EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes of chitosan and hyaluronic acid for the formation of stretchable hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the European Chitin Society / 15th International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2022, JEPO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of chitosan thin films for the modification of surfaces and their application in bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerini reaction applied to carboxymethyl cellulose: towards tailor-made reactive derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de gels thermosensibles à travers l’association de k-carraghénane et d’un solvant supramoléculaire d’origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de printemps du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable modifications of CMC by Ugi and Passerini multicomponent reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d'Etude des Polymères JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the structure/properties relationship of EPDM/CB composites under uniaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Colloque National du GFP, GFP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and behavior of grafted and ungrafted chitosan thin films: swelling and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2022, JMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of chemically grafted chitosan on surfaces: physicochemical characterizations and biological responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Best Presentation Award, Feb 2021, Web-Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physicochemical characterizations of chemically grafted chitosan on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2021, JEPO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-based highly stretchable physical hydrogels obtained by interpolymer complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGEABLE AND RESORBABLE MEDICAL DEVICE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023676 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif médical imageable et résorbable et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2007992. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chitosan hydrogels for intra-urethral stents: processing, in vitro and in vivo evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (S3), pp.188, 2022, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2022.29036.abstracts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères en 2020 : chiffres, challenges et innovations pour une économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable adhesion of hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SUDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified and biocompatible magnetoliposomes highly loaded with superparamagnetic iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Ates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 729, pp.138919. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobization of carboxymethyl cellulose by Passerini reaction: towards films with improved water vapor barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 738, pp.124851. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinically‐Relevant Static Magnetic Field Induces Release of Encapsulated Molecules from Magnetoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e11451. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202511451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process on water permeability of semi-crystalline PLA nanocomposites: solvent casting versus annealing of melt-blended films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.108862. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different type of impermeable phase on the permeability of PLA films: Nanofillers versus crystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, pp.108682. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive Cellulosic Biohybrid Comb Copolymers by the Passerini-3CR: 2-Fold Functionalization and Subsequent Thermal Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.4637-4650. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Silica Surface Properties for Enhanced Performance in Si–UHMWPE Battery Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abou Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes of pristine poly(3-hexylthiophene) with modulable conductive properties: the interplay between confinement-induced orientation and interfacial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Laktineh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (36), pp.7144-7154. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00507H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of Polyamide 6/Polyetheramines Blends by Reactive Extrusion: Reducing Viscosity While Improving the Tensile Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bru-Chambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (28), pp.12403-12412. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c00952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stretching and low amount of silica adding on gas transport properties of poly(butylene succinate-co-adipate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.127135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Spun Chitosan–Sodium Caseinate Fibers for Biomedicine: From Spinning Process to Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Ann Razonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1768. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels of chitosan/hyaluronic acid induced by polyelectrolyte complexation around neutral pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.122265. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Coated Superparamagnetic Fe 3 O 4 Nanoparticles for Magnetic Resonance Imaging, Magnetic Hyperthermia, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Cotica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sanguino Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivair Aparecido Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.7097-7110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c06118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Substituted ketones as reagent for Passerini modification of carboxymethyl cellulose: Toward dually functionalized derivatives and thermo-sensitive chemical hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 320, pp.121228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations on conductive TPU/CB composites: Impact of thermo-mechanically induced structural reorganizations of soft and hard TPU domains on the coupled electro-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Atawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.125147. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecific Grafting of Chitosan Oligomers Brushes onto Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.8013. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23148013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 477, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ coupled mechanical/electrical/WAXS/SAXS investigations on ethylene propylene diene monomer resin/carbon black nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125077. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations of EPDM/CB composite materials: The electrical signature of the mechanical Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.109144. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytocompatibility / Antibacterial Activity Trade-off for Knittable Wet-Spun Chitosan Monofilaments Functionalized by the In Situ Incorporation of Cu 2+ and Zn 2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsbiomaterials.2c00079. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromagnetic interference shielding effectiveness of polypropylene/hybrid metallic fillers composite materials by coalescence-driven guided electrical percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.124740. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">κ-Carrageenan Associated with Fructose/Glycerol/Water LTTM: Toward Natural Thermosensitive Physical Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Viñado-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (45), pp.14817-14825. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All poly(ionic liquid) block copolymer nanoparticles from antagonistic isomeric macromolecular blocks via aqueous RAFT polymerization-induced self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0PY00698J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Breathable Pebax®/PEG Films for Optimization of the Shelf-Life of Fresh Agri-Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Préfol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.692. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11090692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-based poly(ionic liquid)/ionic liquid solutions: Rheology, structuration and ionic transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.124305. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Dosciatti Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties and blend behaviour of cellulose acetate/lactates and acid systems: Natural-based plasticizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalamet Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergelati Caroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116072. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Reactive Extrusion As an Innovative and Efficient Process for the Synthesis of Polyimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (37), pp.16191-16204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Adsorption of N-Isopropylacrylamide Based Copolymers on Polymer Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12010153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6 structuration induced by a chemical reaction with a polyether triamine in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tauleigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Cruz Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanhille Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-crosslinked fibrous collagen/chitosan blends: Processing, properties evaluation and monitoring of degradation by bi-fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.02.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a post‐annealing process on microstructure and mechanical properties of high‐density polyethylene/silica nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Biosourced Materials from Combination of Choline Chloride-Based Deep Eutectic Solvents and Guar Gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mourlevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalesh Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (19), pp.16747-16756. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanofiber-Reinforced Chitosan Hydrogel Composites for Intervertebral Disc Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics4010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired microstructures of chitosan hydrogel provide enhanced wear protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00215k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrication and Wear Protection of Micro-Structured Hydrogels Using Bioinspired Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular Interactions between Bottlebrush Polymers Boost the Protection of Surfaces against Frictional Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Adibnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.4140-4149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10-undecenal PVA acetalization on the macromolecular organization and the viscosity of aqueous solutions. Surface and bulk properties of the modified PVA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structuration of Physical Chitosan Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (44), pp.12697-12707. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guar gum as biosourced building block to generate highly conductive and elastic ionogels with poly(ionic liquid) and ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.586 - 595. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular construction of single-component polymer nanocapsules through a one-step surfactant-free microemulsion templated synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1401 - 1404. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc09701d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stretchable hydrogels from complex coacervation of natural polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (37), pp.6594 - 6605. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01215b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the film-forming process on the nanostructuration of Pebax®/1-ethyl-3-methylimidazolium triflate ionic liquid: Consequences on the thermal, mechanical, gas, and water transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouanve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.778 - 788. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Hydrophilic/Hydrophobic Balance to Control the Structure of Chitosan Films and Their Protein Release Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Montserret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1070 - 1083. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-016-0678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexes via desalting mixtures of hyaluronic acid and chitosan-Physicochemical study and structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bound Ion on the Morphology and Conductivity of Anion-Conducting Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepa Cotanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitash Balsara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp.1519-1527. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma302357k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.2882-2890. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201300477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Surfaces and Interfaces of Poly( N,N -dimethylacrylamide) Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (33), pp.12282 - 12287. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301417x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion between a hydrogel and a polymer brush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Olanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25868d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Poly(acrylic acid) Brushes: &amp;quot;Grafting-Onto&amp;quot; Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213 (3), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH/Temperature control of interpolymer complexation between poly(acrylic acid) and weak polybases in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801406x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ effect of printing parameters on microstructural anisotropy of bioink based hydrogel during micro-extrusion bioprinting process for tissue engineered substitute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESRF. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy characterization of fiber-reinforced hydrogels scaffolds during extrusion-based 3D printing for soft tissue repair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Lyon; VetAgro Sup. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the polyelectrolyte association of hyaluronic acid and chitosan, 2nd Best Poster Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by extrusion and 3D Printing of a porous polymer biomaterial with lipid microreservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbed or grafted chitosan thin films: physicochemical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées d'étude sur l’adhésion, JADH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress, WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky or stretchable hydrogels obtained by the controlled association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2024 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference, EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes of chitosan and hyaluronic acid for the formation of stretchable hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the European Chitin Society / 15th International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels based on carboxymethyl cellulose copolymers dually functionalized by Passerini three-component reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de chitosane : préparation, caractérisation et application à l’adhésion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2023 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerini reaction applied to carboxymethyl cellulose: towards tailor-made reactive derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2022, JEPO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of chitosan thin films for the modification of surfaces and their application in bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de gels thermosensibles à travers l’association de k-carraghénane et d’un solvant supramoléculaire d’origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de printemps du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable modifications of CMC by Ugi and Passerini multicomponent reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d'Etude des Polymères JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the structure/properties relationship of EPDM/CB composites under uniaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Colloque National du GFP, GFP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and behavior of grafted and ungrafted chitosan thin films: swelling and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2022, JMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of chemically grafted chitosan on surfaces: physicochemical characterizations and biological responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Best Presentation Award, Feb 2021, Web-Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physicochemical characterizations of chemically grafted chitosan on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2021, JEPO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-based highly stretchable physical hydrogels obtained by interpolymer complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGEABLE AND RESORBABLE MEDICAL DEVICE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023676 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif médical imageable et résorbable et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2007992. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chitosan hydrogels for intra-urethral stents: processing, in vitro and in vivo evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (S3), pp.188, 2022, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2022.29036.abstracts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères en 2020 : chiffres, challenges et innovations pour une économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable adhesion of hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mistral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Ates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Covelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abou Taha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Radulescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02756" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Laktineh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00507H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Balima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122265" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Peniche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Ann Razonado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Cotica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanguino Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivair Aparecido Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Auclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bru-Chambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c00952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maneval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cantaloube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lhost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caprin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vi&#241;ado-Buil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04437" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kamdem Tamo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pr&#233;fol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11090692" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124305" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00698J" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergelati Caroll" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116072" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007653v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Ylla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02881" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ledieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Oliveira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.02.134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauleigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz Boisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhille Bergeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.03.033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mourlevat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Prasad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04228" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4010019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Ratna Shrestha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Xie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Olszewski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Adibnia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Banquy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00215k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc09701d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637206v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lalev&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanchard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01215b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648947v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouanve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Becerra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-016-0678-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sereni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Enache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02997" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02503444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Inceoglu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepa Cotanda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitash Balsara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302357k" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05038624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Morcos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rieger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04222980v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Mai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Rose Dod&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913179v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910668v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926516v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913148v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910483v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913119v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910470v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858144v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753108v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2022.29036.abstracts" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pujol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mistral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Ates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108682" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Christophe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Covelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abou Taha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Radulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leveque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Laktineh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00507H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Auclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bru-Chambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c00952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Peniche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Ann Razonado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Balima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Cotica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanguino Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivair Aparecido Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maneval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cantaloube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lhost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caprin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vi&#241;ado-Buil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04437" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00698J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kamdem Tamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pr&#233;fol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11090692" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124305" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergelati Caroll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Ylla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02881" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauleigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz Boisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhille Bergeron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.03.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.02.134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ledieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24809" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mourlevat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Prasad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04228" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4010019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Banquy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00215k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Ratna Shrestha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Xie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Olszewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Adibnia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMFCWZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870415v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sereni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Enache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02997" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQ538TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc09701d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lalev&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanchard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01215b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouanve" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24315" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648791v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Becerra" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-016-0678-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02503444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Inceoglu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepa Cotanda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitash Balsara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302357k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801406x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05038624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Morcos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rieger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04222980v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Mai" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913207v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pillon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913179v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Rose Dod&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926516v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926528v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910483v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910367v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2022.29036.abstracts" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pujol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>