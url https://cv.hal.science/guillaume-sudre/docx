--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SUDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified and biocompatible magnetoliposomes highly loaded with superparamagnetic iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Ates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 729, pp.138919. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobization of carboxymethyl cellulose by Passerini reaction: towards films with improved water vapor barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 738, pp.124851. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinically‐Relevant Static Magnetic Field Induces Release of Encapsulated Molecules from Magnetoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e11451. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202511451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process on water permeability of semi-crystalline PLA nanocomposites: solvent casting versus annealing of melt-blended films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.108862. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different type of impermeable phase on the permeability of PLA films: Nanofillers versus crystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, pp.108682. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive Cellulosic Biohybrid Comb Copolymers by the Passerini-3CR: 2-Fold Functionalization and Subsequent Thermal Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.4637-4650. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Silica Surface Properties for Enhanced Performance in Si–UHMWPE Battery Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abou Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes of pristine poly(3-hexylthiophene) with modulable conductive properties: the interplay between confinement-induced orientation and interfacial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Laktineh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (36), pp.7144-7154. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00507H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of Polyamide 6/Polyetheramines Blends by Reactive Extrusion: Reducing Viscosity While Improving the Tensile Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bru-Chambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (28), pp.12403-12412. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c00952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stretching and low amount of silica adding on gas transport properties of poly(butylene succinate-co-adipate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.127135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Spun Chitosan–Sodium Caseinate Fibers for Biomedicine: From Spinning Process to Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Ann Razonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1768. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels of chitosan/hyaluronic acid induced by polyelectrolyte complexation around neutral pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.122265. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Coated Superparamagnetic Fe 3 O 4 Nanoparticles for Magnetic Resonance Imaging, Magnetic Hyperthermia, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Cotica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sanguino Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivair Aparecido Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.7097-7110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c06118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Substituted ketones as reagent for Passerini modification of carboxymethyl cellulose: Toward dually functionalized derivatives and thermo-sensitive chemical hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 320, pp.121228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations on conductive TPU/CB composites: Impact of thermo-mechanically induced structural reorganizations of soft and hard TPU domains on the coupled electro-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Atawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.125147. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecific Grafting of Chitosan Oligomers Brushes onto Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.8013. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23148013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 477, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ coupled mechanical/electrical/WAXS/SAXS investigations on ethylene propylene diene monomer resin/carbon black nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125077. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations of EPDM/CB composite materials: The electrical signature of the mechanical Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.109144. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytocompatibility / Antibacterial Activity Trade-off for Knittable Wet-Spun Chitosan Monofilaments Functionalized by the In Situ Incorporation of Cu 2+ and Zn 2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsbiomaterials.2c00079. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromagnetic interference shielding effectiveness of polypropylene/hybrid metallic fillers composite materials by coalescence-driven guided electrical percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.124740. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">κ-Carrageenan Associated with Fructose/Glycerol/Water LTTM: Toward Natural Thermosensitive Physical Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Viñado-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (45), pp.14817-14825. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All poly(ionic liquid) block copolymer nanoparticles from antagonistic isomeric macromolecular blocks via aqueous RAFT polymerization-induced self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0PY00698J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Breathable Pebax®/PEG Films for Optimization of the Shelf-Life of Fresh Agri-Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Préfol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.692. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11090692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-based poly(ionic liquid)/ionic liquid solutions: Rheology, structuration and ionic transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.124305. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Dosciatti Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties and blend behaviour of cellulose acetate/lactates and acid systems: Natural-based plasticizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalamet Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergelati Caroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116072. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Reactive Extrusion As an Innovative and Efficient Process for the Synthesis of Polyimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (37), pp.16191-16204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Adsorption of N-Isopropylacrylamide Based Copolymers on Polymer Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12010153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6 structuration induced by a chemical reaction with a polyether triamine in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tauleigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Cruz Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanhille Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-crosslinked fibrous collagen/chitosan blends: Processing, properties evaluation and monitoring of degradation by bi-fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.02.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a post‐annealing process on microstructure and mechanical properties of high‐density polyethylene/silica nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Biosourced Materials from Combination of Choline Chloride-Based Deep Eutectic Solvents and Guar Gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mourlevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalesh Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (19), pp.16747-16756. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanofiber-Reinforced Chitosan Hydrogel Composites for Intervertebral Disc Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics4010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired microstructures of chitosan hydrogel provide enhanced wear protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00215k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrication and Wear Protection of Micro-Structured Hydrogels Using Bioinspired Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular Interactions between Bottlebrush Polymers Boost the Protection of Surfaces against Frictional Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Adibnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.4140-4149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10-undecenal PVA acetalization on the macromolecular organization and the viscosity of aqueous solutions. Surface and bulk properties of the modified PVA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structuration of Physical Chitosan Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (44), pp.12697-12707. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guar gum as biosourced building block to generate highly conductive and elastic ionogels with poly(ionic liquid) and ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.586 - 595. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular construction of single-component polymer nanocapsules through a one-step surfactant-free microemulsion templated synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1401 - 1404. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc09701d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stretchable hydrogels from complex coacervation of natural polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (37), pp.6594 - 6605. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01215b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the film-forming process on the nanostructuration of Pebax®/1-ethyl-3-methylimidazolium triflate ionic liquid: Consequences on the thermal, mechanical, gas, and water transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouanve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.778 - 788. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Hydrophilic/Hydrophobic Balance to Control the Structure of Chitosan Films and Their Protein Release Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Montserret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1070 - 1083. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-016-0678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexes via desalting mixtures of hyaluronic acid and chitosan-Physicochemical study and structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bound Ion on the Morphology and Conductivity of Anion-Conducting Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepa Cotanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitash Balsara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp.1519-1527. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma302357k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.2882-2890. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201300477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Surfaces and Interfaces of Poly( N,N -dimethylacrylamide) Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (33), pp.12282 - 12287. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301417x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion between a hydrogel and a polymer brush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Olanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25868d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Poly(acrylic acid) Brushes: &amp;quot;Grafting-Onto&amp;quot; Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213 (3), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH/Temperature control of interpolymer complexation between poly(acrylic acid) and weak polybases in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801406x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ effect of printing parameters on microstructural anisotropy of bioink based hydrogel during micro-extrusion bioprinting process for tissue engineered substitute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESRF. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy characterization of fiber-reinforced hydrogels scaffolds during extrusion-based 3D printing for soft tissue repair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Lyon; VetAgro Sup. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the polyelectrolyte association of hyaluronic acid and chitosan, 2nd Best Poster Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by extrusion and 3D Printing of a porous polymer biomaterial with lipid microreservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbed or grafted chitosan thin films: physicochemical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées d'étude sur l’adhésion, JADH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress, WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky or stretchable hydrogels obtained by the controlled association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2024 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference, EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes of chitosan and hyaluronic acid for the formation of stretchable hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the European Chitin Society / 15th International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels based on carboxymethyl cellulose copolymers dually functionalized by Passerini three-component reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de chitosane : préparation, caractérisation et application à l’adhésion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2023 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerini reaction applied to carboxymethyl cellulose: towards tailor-made reactive derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2022, JEPO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of chitosan thin films for the modification of surfaces and their application in bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de gels thermosensibles à travers l’association de k-carraghénane et d’un solvant supramoléculaire d’origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de printemps du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable modifications of CMC by Ugi and Passerini multicomponent reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d'Etude des Polymères JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the structure/properties relationship of EPDM/CB composites under uniaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Colloque National du GFP, GFP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and behavior of grafted and ungrafted chitosan thin films: swelling and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2022, JMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of chemically grafted chitosan on surfaces: physicochemical characterizations and biological responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Best Presentation Award, Feb 2021, Web-Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physicochemical characterizations of chemically grafted chitosan on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2021, JEPO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-based highly stretchable physical hydrogels obtained by interpolymer complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGEABLE AND RESORBABLE MEDICAL DEVICE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023676 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif médical imageable et résorbable et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2007992. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chitosan hydrogels for intra-urethral stents: processing, in vitro and in vivo evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (S3), pp.188, 2022, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2022.29036.abstracts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères en 2020 : chiffres, challenges et innovations pour une économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable adhesion of hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SUDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinically‐Relevant Static Magnetic Field Induces Release of Encapsulated Molecules from Magnetoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e11451. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202511451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobization of carboxymethyl cellulose by Passerini reaction: towards films with improved water vapor barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 738, pp.124851. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2025.124851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purified and biocompatible magnetoliposomes highly loaded with superparamagnetic iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Ates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 729, pp.138919. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different type of impermeable phase on the permeability of PLA films: Nanofillers versus crystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142, pp.108682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual enhancement of dispersion of cellulose nanocrystals, crystallization performance, flexibility and barrier properties through polyethylene glycol coating in melt-processed poly(L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.120337. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitin-binding protein behavior at chitosan interface studied by quartz crystal microbalance with dissipation monitoring (QCM-D): Binding quantification, orientation and affinity constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.114650. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan surface interaction platform for protein binding quantification by fluorescence microscopy, application to the specificity of CBD proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.123321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive Cellulosic Biohybrid Comb Copolymers by the Passerini-3CR: 2-Fold Functionalization and Subsequent Thermal Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.4637-4650. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Silica Surface Properties for Enhanced Performance in Si–UHMWPE Battery Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abou Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes of pristine poly(3-hexylthiophene) with modulable conductive properties: the interplay between confinement-induced orientation and interfacial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Laktineh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (36), pp.7144-7154. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SM00507H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process on water permeability of semi-crystalline PLA nanocomposites: solvent casting versus annealing of melt-blended films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Zinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.108862. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stretching and low amount of silica adding on gas transport properties of poly(butylene succinate-co-adipate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 304, pp.127135. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet-Spun Chitosan–Sodium Caseinate Fibers for Biomedicine: From Spinning Process to Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Ann Razonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1768. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels of chitosan/hyaluronic acid induced by polyelectrolyte complexation around neutral pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, pp.122265. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-Coated Superparamagnetic Fe 3 O 4 Nanoparticles for Magnetic Resonance Imaging, Magnetic Hyperthermia, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Cotica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sanguino Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivair Aparecido Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.7097-7110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c06118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Processing, and Challenges of Multicomponent Polymer Composites for Improved Electromagnetic Interference Shielding Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Masghouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202300344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Architectured Multilayers with Mismatched Rheological Behaviors: Layer Stability, Structure, and Confinement Dictate Polyethylene-Based Film Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (4), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c03923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of Polyamide 6/Polyetheramines Blends by Reactive Extrusion: Reducing Viscosity While Improving the Tensile Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bru-Chambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (28), pp.12403-12412. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c00952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Substituted ketones as reagent for Passerini modification of carboxymethyl cellulose: Toward dually functionalized derivatives and thermo-sensitive chemical hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 320, pp.121228. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted chitosan thin films of various degrees of acetylation as a reusable platform for the investigation of biological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.125565. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations on conductive TPU/CB composites: Impact of thermo-mechanically induced structural reorganizations of soft and hard TPU domains on the coupled electro-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Atawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.125147. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecific Grafting of Chitosan Oligomers Brushes onto Silicon Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gablin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.8013. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23148013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 477, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ coupled mechanical/electrical/WAXS/SAXS investigations on ethylene propylene diene monomer resin/carbon black nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125077. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ coupled mechanical/electrical investigations of EPDM/CB composite materials: The electrical signature of the mechanical Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.109144. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytocompatibility / Antibacterial Activity Trade-off for Knittable Wet-Spun Chitosan Monofilaments Functionalized by the In Situ Incorporation of Cu 2+ and Zn 2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsbiomaterials.2c00079. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.2c00079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electromagnetic interference shielding effectiveness of polypropylene/hybrid metallic fillers composite materials by coalescence-driven guided electrical percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.124740. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">κ-Carrageenan Associated with Fructose/Glycerol/Water LTTM: Toward Natural Thermosensitive Physical Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Viñado-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (45), pp.14817-14825. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioinspired Functional Chitosan/Cellulose Nanofiber 3D Hydrogel Constructs by 3D Printing for Application in the Engineering of Mechanically Demanding Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Kamdem Tamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1663. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13101663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Breathable Pebax®/PEG Films for Optimization of the Shelf-Life of Fresh Agri-Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Préfol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.692. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11090692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-based poly(ionic liquid)/ionic liquid solutions: Rheology, structuration and ionic transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.124305. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All poly(ionic liquid) block copolymer nanoparticles from antagonistic isomeric macromolecular blocks via aqueous RAFT polymerization-induced self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0PY00698J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Dosciatti Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties and blend behaviour of cellulose acetate/lactates and acid systems: Natural-based plasticizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalamet Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergelati Caroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.116072. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Effects of In Situ Layer–Layer Interfacial Reaction in Multilayer Polymer Films via Multilayered Assembly: From Microlayers to Nanolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 305 (5), pp.2000076. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Reactive Extrusion As an Innovative and Efficient Process for the Synthesis of Polyimides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noellie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (37), pp.16191-16204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.0c02881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Adsorption of N-Isopropylacrylamide Based Copolymers on Polymer Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12010153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6 structuration induced by a chemical reaction with a polyether triamine in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tauleigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Cruz Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanhille Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-crosslinked fibrous collagen/chitosan blends: Processing, properties evaluation and monitoring of degradation by bi-fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.02.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a post‐annealing process on microstructure and mechanical properties of high‐density polyethylene/silica nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Biosourced Materials from Combination of Choline Chloride-Based Deep Eutectic Solvents and Guar Gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Depoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mourlevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalesh Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (19), pp.16747-16756. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanofiber-Reinforced Chitosan Hydrogel Composites for Intervertebral Disc Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Doench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics4010019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubrication and Wear Protection of Micro-Structured Hydrogels Using Bioinspired Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular Interactions between Bottlebrush Polymers Boost the Protection of Surfaces against Frictional Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddha Ratna Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Adibnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.4140-4149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Role of Interfacial Diffusion and Diffuse Interphases Formed in Multi-Micro-/Nanolayered Polymer Films Based on Poly(vinylidene fluoride) and Poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.29019-29037. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 10-undecenal PVA acetalization on the macromolecular organization and the viscosity of aqueous solutions. Surface and bulk properties of the modified PVA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boisson-da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired microstructures of chitosan hydrogel provide enhanced wear protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.2068-2076. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00215k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guar gum as biosourced building block to generate highly conductive and elastic ionogels with poly(ionic liquid) and ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.586 - 595. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic Light Scattering Contribution to the Study of the Onset of Sintering of a Nanopowder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.2487-2494. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular construction of single-component polymer nanocapsules through a one-step surfactant-free microemulsion templated synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (8), pp.1401 - 1404. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc09701d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stretchable hydrogels from complex coacervation of natural polyelectrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (37), pp.6594 - 6605. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01215b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the film-forming process on the nanostructuration of Pebax®/1-ethyl-3-methylimidazolium triflate ionic liquid: Consequences on the thermal, mechanical, gas, and water transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouanve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Espuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.778 - 788. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Hydrophilic/Hydrophobic Balance to Control the Structure of Chitosan Films and Their Protein Release Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Montserret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1070 - 1083. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-016-0678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structuration of Physical Chitosan Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (44), pp.12697-12707. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexes via desalting mixtures of hyaluronic acid and chitosan-Physicochemical study and structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing pH-Responsive Interactions between Polymer Brushes and Hydrogels by Neutron Reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.9700-9706. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la501568p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bound Ion on the Morphology and Conductivity of Anion-Conducting Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepa Cotanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitash Balsara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp.1519-1527. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma302357k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive Swelling of Poly(acrylic acid) Brushes Synthesized by the Grafting Onto Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.2882-2890. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201300477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Surfaces and Interfaces of Poly( N,N -dimethylacrylamide) Hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (33), pp.12282 - 12287. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la301417x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion between a hydrogel and a polymer brush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Olanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (31), pp.8184. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25868d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Poly(acrylic acid) Brushes: &amp;quot;Grafting-Onto&amp;quot; Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Siband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213 (3), pp.293 - 300. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH/Temperature control of interpolymer complexation between poly(acrylic acid) and weak polybases in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801406x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the polyelectrolyte association of hyaluronic acid and chitosan, 2nd Best Poster Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by extrusion and 3D Printing of a porous polymer biomaterial with lipid microreservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society PPS 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ effect of printing parameters on microstructural anisotropy of bioink based hydrogel during micro-extrusion bioprinting process for tissue engineered substitute.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESRF. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural anisotropy characterization of fiber-reinforced hydrogels scaffolds during extrusion-based 3D printing for soft tissue repair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Morcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale Lyon; VetAgro Sup. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées d'étude sur l’adhésion, JADH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte association of natural polymers and nanoparticles for hybrid adhesive hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Rose Dodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress, WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky or stretchable hydrogels obtained by the controlled association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2024 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbed or grafted chitosan thin films: physicochemical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference, EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes of chitosan and hyaluronic acid for the formation of stretchable hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the European Chitin Society / 15th International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels based on carboxymethyl cellulose copolymers dually functionalized by Passerini three-component reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de chitosane : préparation, caractérisation et application à l’adhésion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2023 du GDR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic assembly of chitin and proteins to model virus and bacteria interactions with insects’ mouthparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference of the European Chitin Society / 15. International Conference on Chitin and Chitosan (ICCC13 / EUCHIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Siglufjörður, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passerini reaction applied to carboxymethyl cellulose: towards tailor-made reactive derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Dumbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable hydrogels from the controlled polyelectrolyte association of polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2022, JEPO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of chitosan thin films for the modification of surfaces and their application in bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Conference 2022, EPF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de gels thermosensibles à travers l’association de k-carraghénane et d’un solvant supramoléculaire d’origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Da Cruz-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de printemps du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable modifications of CMC by Ugi and Passerini multicomponent reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d'Etude des Polymères JEPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the structure/properties relationship of EPDM/CB composites under uniaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Beutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Colloque National du GFP, GFP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and behavior of grafted and ungrafted chitosan thin films: swelling and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chiappisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2022, JMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of chemically grafted chitosan on surfaces: physicochemical characterizations and biological responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Best Presentation Award, Feb 2021, Web-Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physicochemical characterizations of chemically grafted chitosan on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes des Polymères 2021, JEPO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small & Wide Angle X-ray Scattering for the Determination of Morphologies in Polymer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives des lignes de lumière / French Collaborating Research Groups Prospective Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-based highly stretchable physical hydrogels obtained by interpolymer complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloquium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de neutrons - comment peut-elle nous aider à comprendre la matière molle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGEABLE AND RESORBABLE MEDICAL DEVICE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022023676 (A1). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif médical imageable et résorbable et ses utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2007992. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chitosan hydrogels for intra-urethral stents: processing, in vitro and in vivo evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Nunes de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (S3), pp.188, 2022, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.tea.2022.29036.abstracts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères en 2020 : chiffres, challenges et innovations pour une économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable adhesion of hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemical Physics [physics.chem-ph]. Université Pierre et Marie Curie - Paris VI, 2011. English. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00578517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mistral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Ates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108682" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Christophe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Covelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abou Taha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Radulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leveque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Laktineh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00507H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Auclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bru-Chambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c00952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Peniche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Ann Razonado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Balima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Cotica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanguino Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivair Aparecido Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maneval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cantaloube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lhost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caprin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vi&#241;ado-Buil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04437" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00698J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kamdem Tamo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pr&#233;fol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11090692" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124305" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergelati Caroll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Ylla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02881" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauleigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz Boisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhille Bergeron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.03.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.02.134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ledieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24809" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mourlevat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Prasad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04228" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4010019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Banquy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00215k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Ratna Shrestha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Xie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Olszewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Adibnia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMFCWZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870415v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sereni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Enache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02997" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQ538TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc09701d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lalev&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanchard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01215b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouanve" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24315" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648791v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Becerra" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-016-0678-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02503444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Inceoglu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepa Cotanda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitash Balsara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302357k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801406x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05038624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Morcos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rieger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04222980v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Mai" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913207v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pillon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913179v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913173v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Rose Dod&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926516v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926528v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910483v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910367v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2022.29036.abstracts" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pujol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mistral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2025.124851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Ates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Qiao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120337" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Basso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Christophe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Covelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00647" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abou Taha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Radulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Laktineh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00507H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108862" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Prieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Peniche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Ann Razonado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031768" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Balima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122265" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Cotica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanguino Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivair Aparecido Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03923" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Auclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bru-Chambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c00952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04210967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maneval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23148013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beutier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cantaloube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Passieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hagege" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lhost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassagnau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caprin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vi&#241;ado-Buil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04437" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kamdem Tamo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Doench" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pr&#233;fol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11090692" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Depoorter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00698J" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Decroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergelati Caroll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Ylla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c02881" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Siband" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010153" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auclerc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tauleigne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz Boisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhille Bergeron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.03.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montembault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.02.134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338093v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Guichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ledieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24809" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mourlevat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalesh Prasad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04228" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viguier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4010019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddha Ratna Shrestha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Xie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010508v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Olszewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Adibnia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09064" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMFCWZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Banquy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00215k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637206v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.050" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDQ538TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demoisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12280" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc09701d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lalev&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01215b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouanve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24315" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Becerra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-016-0678-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sereni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Enache" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02997" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087952v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501568p" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02503444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Inceoglu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepa Cotanda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitash Balsara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302357k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMD1B2DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301417x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115824v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25868d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100394" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTKRH4C9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101259v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801406x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05038624v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Morcos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rieger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04222980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Mai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913173v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Rose Dod&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910651v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926516v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913128v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Da Cruz-Boisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926528v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910483v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cr&#233;pet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910367v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2022.29036.abstracts" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pujol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>