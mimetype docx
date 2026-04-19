--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -111,314 +111,448 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t>
+                <w:t xml:space="preserve">Low versus standard calorie and protein feeding and renal dysfunction in ventilated adults with shock: a NUTRIREA-3 post hoc analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hallez</w:t>
+                <w:t xml:space="preserve">Maxime Schleef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paucsik</w:t>
+                <w:t xml:space="preserve">Valentin Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tachon</w:t>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+                <w:t xml:space="preserve">Louis Chauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-026-08369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044731v1</w:t>
+                <w:t xml:space="preserve">hal-05595889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paucsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gratitude Moderates the Relation between Daily Hassles and Satisfaction with Life in University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (24), pp.13005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -428,629 +562,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thematic analysis of self-gratitude and pride in french adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Européen de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaire Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de laboratoire VCR de l'EPP de l'ICP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de laboratoire DIPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1060,124 +1194,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratitude envers soi comme levier face à la dépression : Résultats de trois études corrélationnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1187,228 +1321,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de vie à l’école : le rôle des interventions visant le développement de la gratitude et de la pleine conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel de psychologie positive. Fondements, théories et champs d'intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.415-428, 2021, 9782100822133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.marti.2021.02.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de vie à l’école : le rôle des interventions visant le développement de la gratitude et de la pleine conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand manuel de la psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1418,114 +1552,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gratitude envers soi : Perspectives fondamentale et appliquée à la promotion de la santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lumière - Lyon II, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO20116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04721979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1593,51 +1727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD1D69E0"/>
+    <w:nsid w:val="F24A398D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1824,51 +1958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-tachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cherrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04721979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-tachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04721979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>