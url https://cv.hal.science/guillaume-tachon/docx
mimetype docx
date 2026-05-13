--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -760,247 +760,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t>
+                <w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaire Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t>
+              <w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589105v1</w:t>
+                <w:t xml:space="preserve">hal-03589097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t>
+                <w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t>
+              <w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589097v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives</w:t>
               </w:r>
@@ -1727,51 +1727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F24A398D"/>
+    <w:nsid w:val="7983E115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1958,51 +1958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-tachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04721979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-tachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cherrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.marti.2021.02.0413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04721979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>