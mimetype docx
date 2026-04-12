--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -991,169 +991,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Reassessing William Dean Howells</w:t>
+                <w:t xml:space="preserve">Pour un naturalisme romantique : le cas de Frank Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Reynier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">William Dean Howells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Presses Universitaires de la Méditerranée, 2009, Profils américains, 9782842698805</w:t>
+              <w:t xml:space="preserve">La tradition littéraire dans les essais anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, M. Houdiard, pp.101-104, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264810v1</w:t>
+                <w:t xml:space="preserve">hal-03057371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un naturalisme romantique : le cas de Frank Norris</w:t>
+                <w:t xml:space="preserve">Introduction: Reassessing William Dean Howells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La tradition littéraire dans les essais anglo-américains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, M. Houdiard, pp.101-104, 2009</w:t>
+              <w:t xml:space="preserve">William Dean Howells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Presses Universitaires de la Méditerranée, 2009, Profils américains, 9782842698805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057371v1</w:t>
+                <w:t xml:space="preserve">hal-04264810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiting the Pattern to the Author’s Mood&amp;quot;: Erasing the Line in A Hazard of New Fortunes</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Belluc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003451952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dudych" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04404654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04146010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Belluc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003451952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dudych" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04404654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04146010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>