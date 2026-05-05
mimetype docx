--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -72,223 +72,992 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">They Took the Boat Farther Out to Sea:&amp;quot; Seamanship and Agency in &amp;quot;The Open Boat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vraie réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dudych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint-Ambroise. La revue de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les meilleures nouvelles de Henry James, pp.301-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Ernst, Sabina Matter-Seibel, Klaus H. Schmidt, eds. Revisionist Approaches to American Realism and Naturalism. Universitätsverlag Winter. 2018. 283 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.143-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naufrage et la survie dans The Wings of the Dove de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The wings of the dove de Henry James : de l'oeuvre au texte, 36 (1), pp.75 - 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : William Innes Homer (éd.), The Paris Letters of Thomas Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.262-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « rurbanisation » du héros américain : The Rise of Silas Lapham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.1047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Gregg Crane, The Cambridge Introduction to the Nineteenth-Century Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawthorne et ses métalepses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Transatlantica, Democratic Aesthetics, 1, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique noire de Stephen Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profils américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.11-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Phillip Barrish, American Literary Realism, Critical Theory, and Intellectual Prestige, 1880-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ecopoetics of War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Belluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2024, 9781032588827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003451952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dean Howells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 308 p., 2009, Profils américains, 978-2-84269-880-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -298,929 +1067,929 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Belluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecopoetics of War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-21, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003451952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dean Howells and the Economic Novel: Heteronomy and Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fictions of American Capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.179-193, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36564-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRANE À VELESTINO : LE FONCTIONNEMENT D'UNE ÉCRITURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artistes et la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IX, Michel Houdiard Editeur, pp.18-27, 2017, 9782356921604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Age of Rootlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amfreville Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures d'Edith Wharton : "The house of mirth"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.125-137, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symbole constant de Robert Frost : essai de poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Sorlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art du langage: Fragments anglo-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Houdiard, pp.34-43, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symbole constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art du langage: fragments anglo-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Houdiard, pp.27-33, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Museum and the Mosaic: Anti-Mythology or Counter-Mythology in Edith Wharton’s The Custom of the Country (1913)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. Christine Reynier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Cultural Encounters Between the Mediterranean and the English-Speaking Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.31-44, 2011, 978-3-0343-0604-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Silas Lapham : scientificité et &amp;quot;autorité&amp;quot; du discours réaliste de William Dean Howells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. Ronan Ludot-Vlasak, Claire Maniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et objets scientifiques dans l’imaginaire américain du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.205-222, 2010, 978-2-84310-171-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James lu par Howells : la question du réalisme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Reynier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands mouvements littéraires anglo-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, M. Houdiard, pp.22-28, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un naturalisme romantique : le cas de Frank Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Reynier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tradition littéraire dans les essais anglo-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, M. Houdiard, pp.101-104, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Reassessing William Dean Howells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">William Dean Howells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Presses Universitaires de la Méditerranée, 2009, Profils américains, 9782842698805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiting the Pattern to the Author’s Mood&amp;quot;: Erasing the Line in A Hazard of New Fortunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. Guillaume Tanguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils américains: William Dean Howells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Presses Universitaires de la Méditerranée, pp.227-245, 2009, 978-2842698805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1230,1306 +1999,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vraie réalité&amp;quot;. Les meilleures nouvelles de Henry James. Edition établie par Bernardo Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crane à Velestino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry James (1882)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands mouvements littéraires anglo-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola, écrivain romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076787v1</w:t>
-              </w:r>
-[...698 lines deleted...]
-                <w:t xml:space="preserve">hal-03077706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pictural chez Edith Wharton: Fonctions du pictural dans le Chapitre XII de The House of Mirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE D’ETUDE LITTERATURE AGREGATION 2014, UNIVERSITE BLAISE PASCAL CLERMONT 2, Samedi 23 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Anker, Nov 2013, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espagne, miroir de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les Médiateurs de la Méditerranée", Montpellier, 21 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Museum and the Mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Cross-Cultural Encounters Between the Mediterranean and the English-Speaking Worlds", Montpellier, janvier 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As if&amp;quot;, or the need to believe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Believing in the Nineteenth-Century : W. K. Clifford / W. James", Montpellier, 3 décembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2676,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Belluc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003451952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dudych" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04404654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04146010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dudych" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04404654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077707v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Belluc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003451952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04264810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04387335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04386967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04145946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04146010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>