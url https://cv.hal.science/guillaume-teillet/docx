--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -196,349 +196,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières [synthèse du rapport de recherche]</w:t>
+                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DPJJ, ministère de la Justice. 2025</w:t>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025, 175 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191844v1</w:t>
+                <w:t xml:space="preserve">hal-05191837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
+                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières [synthèse du rapport de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Cler</w:t>
+                <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Croizet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025, 175 p</w:t>
+              <w:t xml:space="preserve">DPJJ, ministère de la Justice. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191837v1</w:t>
+                <w:t xml:space="preserve">hal-05191844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;doubles suivis&amp;quot; comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -680,64 +680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1237,183 +1237,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq années de guerre contre les bandes</w:t>
+                <w:t xml:space="preserve">Des ouvriers face à la formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N° 70 (2), pp.79-94. </w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 38 (2), pp.91-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.070.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/savo.038.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010026v1</w:t>
+                <w:t xml:space="preserve">hal-04010097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ouvriers face à la formation continue</w:t>
+                <w:t xml:space="preserve">Cinq années de guerre contre les bandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, N° 38 (2), pp.91-107. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 70 (2), pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.038.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.070.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010097v1</w:t>
+                <w:t xml:space="preserve">hal-04010026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1431,51 +1431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une étiquette à l’autre. Des jeunesses populaires entre pénal et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2639,51 +2639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="282BDF3D"/>
+    <w:nsid w:val="4E4A617D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2870,51 +2870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-teillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4721-4309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258825529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;nigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Cler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croizet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4978" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.454.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2020.025.10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.070.0079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.038.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9998/jeunesses-en-situation-de-delinquance-parcours-desistance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12879" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04009154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-teillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4721-4309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258825529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Cler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croizet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;nigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4978" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.454.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2020.025.10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.cr.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.038.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.070.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9998/jeunesses-en-situation-de-delinquance-parcours-desistance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12879" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04009154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>