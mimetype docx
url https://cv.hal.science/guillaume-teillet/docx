--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2639,51 +2639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E4A617D"/>
+    <w:nsid w:val="703CDF91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>