--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2639,51 +2639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="703CDF91"/>
+    <w:nsid w:val="80E153A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>