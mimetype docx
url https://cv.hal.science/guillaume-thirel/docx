--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thirel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Guillaume ThirelINRAE/CESBIO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1444-1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147110629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAA-4381-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation hydrologique, usages de l'eau et changement climatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE, CESBIO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future streamflow along the French part of the Meuse River - a closer look at uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.2484192. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2025.2484192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben O. Sonnenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), pp.683-700. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-683-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-03983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be expected from a semi-distributed multi-model approach for streamflow forecasting? Tailoring the structure and size of a super-ensemble on the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661 (B), pp.133589. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use scenarios versus climate change: Investigating future water management of the French part of the Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.101855. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (7), pp.1539-1566. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-1539-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Köppen–Geiger climate classification across France based on an ensemble of high-resolution climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (G1), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du manteau neigeux pendant la sécheresse de 2022 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2314174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting regional climate model bring new perspectives on the projection of Mediterranean floods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.1163-1183. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-1163-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of suspicious streamflow data on the efficiency and parameter estimates of rainfall–runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (12), pp.1627-1647. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2234893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-023-00846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (17), pp.3293-3327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3293-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Change on Hydrological Indicators of Subsurface Drainage for a Representative French Drainage Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Jeliazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.899226. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.899226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of expert elicitation to assign weights to climate and hydrological models in climate impact studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sebok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Pastén-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (21), pp.5605 - 5625. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-5605-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration in hydrological models under rising CO2: a jump into the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172 (3-4), pp.36. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-022-03384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the contribution of potential evaporation formulation to uncertainty under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2147-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of weighting hydrological projections based on the robustness of hydrological models under a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Pastén-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben O. Sonnenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aparicio-Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.101113. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact and uncertainty analysis on hydrological extremes in a French Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.888-903. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1895437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J E Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Fenicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.1069-1095. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting flow intermittence in France under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1963444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Hydrology modelling R packages – a unified analysis of models and practicalities from a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph H. A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3937-3973. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3937-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: PMR – a proxy metric to assess hydrological model robustness in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.5703 - 5716. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-5703-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the quality of hydrological forecasts on the management and revenue of hydroelectric reservoirs – a conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cassagnole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Zalachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.1033-1052. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1033-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: RAT – a robustness assessment test for calibrated and uncalibrated hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (9), pp.5013-5027. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-5013-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential data assimilation for streamflow forecasting: assessing the sensitivity to uncertainties and updated variables of a conceptual hydrological model at basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR028390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (11), pp.8821-8839. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in hydrology: a review of recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.2939-2963. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-2939-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on streamflow at the upper Jordan River based on an ensemble of regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Givati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Paz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.92-109. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2018.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large sample analysis of European rivers on seasonal river flow correlation and its physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Iliopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Arheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.73-91. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-73-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Blöschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F P Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (10), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2019.1620507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modis Snowline Elevation Changes During Snowmelt Runoff Events in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burkhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarki Hauksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Holko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.101 - 109. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/johh-2018-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a Simple Degree-Day Model for Integrating Satellite Data: Implementation of Swe-Sca Hystereses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.70 - 81. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/johh-2018-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter scheme for multivariate data assimilation into a point-scale snowpack model in an Alpine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2287-2306. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2287-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Pitfalls in using log-transformed flows within the KGE criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4583-4591. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4583-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous state-space representation of a bucket-type rainfall-runoff model: a case study with the GR4 model using state-space GR4 (version 1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1591-1605. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-1591-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond general metrics for model comparison - lessons from an international model intercomparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J E Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-21-423-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suite of lumped GR hydrological models in an R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.166-171. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources and reservoir management in the Seine river basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal. Special Issue: Modelling Temporally-variable Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (7-8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What part of natural flow can be considered a &amp;quot;water resource&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 366, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-366-86-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of improved meteorological forcing, profile of soil hydraulic conductivity and data assimilation on an operational Hydrological Ensemble Forecast System over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 525, pp.781-792. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology under change: an evaluation protocol to investigate how hydrological models deal with changing catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (7-8), pp.1184--1199. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2014.967248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to test hydrological models under changing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (7-8), pp.1165-1173. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2015.1050027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of streamflow data assimilation and length of the verification period on the quality of short-term ensemble hydrologic forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 (Part D), pp.2676-2691. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on multi-objective reservoir management: case study on the Seine River basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.265-283. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2013.865636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 (Part D), pp.2775-2784. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of MODIS snow cover area data in a distributed hydrological model using the particle filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (11), p. 5825 - p. 5850. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs5115825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction continuous rank probability score for evaluating discharge forecasts from hydrological ensemble prediction systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao N. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl2.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of a real-time Snow Cover Area product for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Notarnicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zebisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127, pp.271-287. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A past discharge assimilation system for ensemble streamflow forecasts over France – Part 2: Impact on the ensemble streamflow forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.1639-1653. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1639-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A past discharges assimilation system for ensemble streamflow forecasts over France – Part 1: Description and validation of the assimilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.1623-1637. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1623-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the scores of hydrological ensemble forecasts issued by two different hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.100-107. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prévision d'ensemble des débits à l'échelle des grands bassins versants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Franchisteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00430132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Short-Range Meteorological Forecasts for Ensemble Streamflow Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.1301-1317. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JHM959.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00357251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution future de la disponibilité en eau en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultation Recherche Agriculture Alimentation Environnement (CoRAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 : des futurs de l’eau – Projections hydroclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire gestion stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, idealCo, Feb 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et changements climatiques. Méthodologie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Castanet Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des ressources en eau passées et futures (Explore2) – Méthodologie et focus sur la Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur mes 12 ans d’hydrologue à Antony : changement climatique, modélisation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trav'eau de l'équipe HYDRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on streamflow in France: towards new river flow regimes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna, Austria, 27 Apr–2 May 2025, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des ressources en eau passées et futures (Explore2) - Focus sur les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyréneo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Limoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données de projections hydrologiques selon Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'été AcclimaTerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AcclimaTerra, Jun 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Eau du CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, livre blanc et portail MEANDRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'été AcclimaTerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AcclimaTerra, Jun 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'hydrologie de surface en France selon la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Terremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in flood-generating processes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, ressources en eau et gestion : quelques éléments de contexte issus de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur les ressources en eau avec les étudiants de 3e année de l'Agro Toulouse dans la spécialité 'Qualité de l'Environnement et Gestion des Ressources'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Auzeville-Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du projet KM-IMPACTS financé par l’initiative Make Our Planet Great Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lucas-Picher (CNRM), Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Ressource en eau : comment organiser un partage juste des biens communs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'agriculture paysanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confédération paysanne, Oct 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection d’une liste de stations hydrométriques d’évaluation pour Explore2 au nettoyage des séries de débits : un exercice collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted future scenarios for extreme rainfall and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th MedCLIVAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MedCLIVAR-SISC, Sep 2024, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la ressource en eau pour les préfets d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FTE, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 : Etat d’avancement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GT H de la Commission Internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIM, Feb 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire “Les milieux aquatiques et le changement climatique. Quels impacts ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de limnologie (AFL), Jun 2024, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th session of the 2024 EURO-FRIEND seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Webinaire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur l'eau et les zones humides organisée par l'EMZD-SO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etat-Major Zone de Défense Sud-Ouest, Apr 2024, La Courtine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des études hydrologiques sur de grands échantillons de bassins à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCHAPI; INRAE, Feb 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondations, crues, de quoi parlons-nous ? Comment les prévoir, et quelle évolution future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire FNE Pays-de-la-Loire inondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNE Pays-de-la-Loire, Dec 2024, WEBINAIRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of a semi-distributed multi-model approach for streamflow forecasting on the Rhône River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWRA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau douce, un bien commun en péril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Fargeau-Ponthierry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et mise en œuvre de scénarios agricoles en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe Eau CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le climat de demain va-t-il influencer la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Neste et rivières de Gascogne, Concertation continue, Réunion Eau et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Arreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits extrêmes passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 20 ans du SCHAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCHAPI, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AST Zone Critique de l’OMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hydrologique ouvert pour évaluer l’impact cumulé des petites retenues dans un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’hydrologie et l’hydrogéologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Produrable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of multiple small reservoirs on low-water streamflows: a sensitivity analysis using airGRiwrm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France; Association Française de Mécanique; Environmental &amp; Water Resources Institute; International Association for Hydro-Environment Engineering and Research, Nov 2023, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based flood and drought management for multiple reservoirs in a non-stationary climate: application to the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Kahiyeh-Moumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ricquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build and evaluate climate change adaptation with a parsimonious integrated agro-hydrological model over a catchment in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Galaxie airGR. Focus sur l’assimilation de données avec le package airGRdatassim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement climatique et de l’adaptation avec des outils de modélisation hydrologiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyae Elmalki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and flood risk assessment of the Seine basin reservoir management under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of erroneous data in streamflow time series in large-sample-hydrology modelling experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting climate model improve the simulation of flash floods ? A case study over a Mediterranean watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire midi-pile du CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple hydrological model structures in a semi-distributed modelling environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-FRIEND project 3 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés autour du package airGR. La Galaxie airGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du modèle CemaNeige par l'utilisation de données satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les crues et les étiages du bassin de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée crues 1983 - sécheresse 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2023, Metz, France. pp.19 - 39, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108601269.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique dans les règles de gestion des quatre grands réservoirs de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how hydrological forecast quality impacts the management of hydroelectric reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cassagnole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Zalachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online conference, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des modèles hydrologiques en conditions climatiques non stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm: an extension of the airGR R-package for handling Integrated Water Resources Management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-2190, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GR4 en représentation d'état : une version adaptée aux méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on evapotranspiration formulation and its hydrological implication under climate change over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New airGR developments: semi-distribution and data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. pp.EGU21-1371, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Mosan Initiative for Climate Change Action « MICCA », Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECOBIOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des influences avec le package airGRiwrm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la ressource en eau en tête de bassin versant, modèles actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau à tous les étages, l’eau dans tous ses usages.. Au cœur des enjeux du parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Ecrins, Mar 2021, Gap (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the French part of the River Meuse - the CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Meuse Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Liège, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prévision en montagne avec les modèles GR et CemaNeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Viatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques prévision des crues en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCHAPI, Jan 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sensitivity and persistence of updated initial conditions through Particle filter and EnKF for streamflow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the International Commission for the Hydrology of the Rhine basin (CHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission for the Hydrology of the Rhine basin (CHR), Sep 2020, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a semi-distributed hydrological model on a tidal-affected river: application to the Adour catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mansanarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J E Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieke A Melsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a hydrological model be efficient and robust at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing flow intermittence in France under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert elicitation as tool for climate and hydrological model uncertainty reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Pastén-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in hydrological extremes of a Mediterranean catchment: what can we say in an uncertainty context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Virtual, Austria. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: inclusion of an interception store in the hourly model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six challenges to successfully inform hydropower operation by improved hydrometeorological forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Francesco Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido-Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'évolution de l'évaporation potentielle impacte les sécheresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UNESCO-SHF : « Sécheresses 2019, Paris 11-12 et 13 décembre 2019 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources: which future scenarios over France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Adapting the agriculture sector to climate change (V4 + FR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of the Slovak Republic in Paris, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting drought severity based on spatial hydro-meteorological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating model failures to the variability of observed runoff ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change workshop n°2 - International Meuse watershed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Liège, Belgium. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly IUGG2019 International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unknown precipitation amounts of high-elevation catchments: can we use MODIS images to infer precipitation-elevation gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau : vers quel scénario se dirige-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en question, conférence débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Saint-Fargeau-Ponthierry, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of sequential ensemble-based schemes for multivariate assimilation of snow data at different Alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro 2018, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qsqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a SWE-SCA hysteresis in a degree-day snow model for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro 2018, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation hydrologique pluie-débit à Irstea (Antony) : récents développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cesbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling & teaching with airGR & airGRteaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology of ungauged catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une hystérésis dans CemaNeige pour améliorer l'évolution de la fraction de surface enneigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, IGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Grenoble, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R package: new calibration procedures and other features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical combination of rainfall-runoff models by mutually correcting their internal state variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the quantification and management of future water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau : vers quel scénario se dirige-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Eau et biodiversité : le duo gagnant pour s'adapter au changement climatique » Atelier du Cerdd, organisé dans le cadre des travaux du GT régional Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Noyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interpretation of river memory and application to seasonal flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Iliopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Arheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’une hystérésis dans CemaNeige pour améliorer l’évolution de la fraction de surface enneigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Glaciologie, Nivologie et Hydrologie de montagne, SHF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les milieux, les ressources et la gestion des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de réflexion prospective de France Hydro Électricité, du Syndicat des Énergies Renouvelables et de l’Union Française de l’Électricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow line elevation changes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burkhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarki Hauksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Holko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow multivariable data assimilation for hydrological predictions in Alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Stevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIMERE21 project: a multi-hydrological model climate change impact assessment on the French Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on the hydrological modelling of the Meuse basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Liège, Belgium. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can our models be run at any time step without caution? Diagnosis of structural modelling ﬂaws through ﬂuxes consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble hydrometeorological reconstruction over France since 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-FRIEND Water Project 3 "Large-scale variations in hydrological characteristics" 2017 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometeorological reconstruction of snow-influenced streamflow series in France since 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Alpine Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual snow model with an analytic resolution of the heat and phase change equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neige à bilan d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARCEAU - Modélisation hydrologique à large échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schweppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Larsim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en Ile-de-France en termes d’impacts du changement climatique sur la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum territorial des rivières d'Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAHR Europe Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en Ile-de-France en termes d’impacts du changement climatique sur la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum AquiBrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champigny-sur-Marne, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NIRE (Japon) et Irstea Antony (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Antony, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of the parameters of a semi-distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bochum, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-373-87-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of the SUMO (SUper MOdel) methodology from climatology to hydrology: example with the conceptual model GR4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Multi-modèles, Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Antony, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling and hydrological uncertainties in 20th century hydrometeorological reconstructions over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential calibration strategy for an operational semi-distributed river flow model. Implementation all over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEWEX events: Including Water Management in Large Scale Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur le bassin de la Seine en termes d’impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de bassin de l'Agence de l'Eau Seine-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Fenicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the impact of climate change by 2050 : how many reservoirs would be needed in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF-Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of changing catchments: lessons from a common testing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-wide evolution of discharges for the next decades: A multi-RCP/GCM/hydrological model and calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beersma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What part of natural flow can be considered a 'water resource'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.IAHS Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers LARSIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in hydrological modelling of changing catchments: lessons from the common testing experiment at the 2013 IAHS general assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources and reservoirs management in the Seine River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : "Water Tensions in Europe and in the Mediterranean: water crisis by 2050?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term reservoirs operation on the Seine River: performance analysis of Tree-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Hydroinformatics HIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, New York, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multi-purpose reservoirs management on the Seine River basin in a climate change perspective: results of the ClimAware project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle-2 Adaptation frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Climaware project: Impacts of climate change on water resources management – regional strategies and European view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela D'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Flörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of several hydrological models (and objective functions) to the complete dataset of the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban spread impact on GR4J parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge for the Future. IAHS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the management of water resources in the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and synthesis of the experiments made by the workshop participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of streamflow data assimilation on the quality of ensemble short-term hydrological forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of two different hydrological models on scores of hydrological ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Shiny::INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRgalaxy : Des outils pour les modèles hydrologiques pluie-débit GR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre d'une approche multi-modèle semi-distribuée pour la prévision des crues ? Évaluation sur le bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual inspection of streamflow time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS Symposium, 28th General Assembly of the International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin (Germany), Germany. 1p., 2023, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2023-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique des usages de l’eau du bassin versant de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm : une extension du package R &amp;quot;airGR&amp;quot; pour la modélisation de la gestion intégrée de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 : les futurs de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études HMUC : un outil d’aide à la décision pour une meilleure gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water withdrawals and releases on the parameters of a bucket-type rainfall-runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The airGR galaxy: Hydrological tools around GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des solutions d’adaptation locales au changement climatique avec une modélisation intégrée agro-hydrologique parcimonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'un modèle de climat à haute résolution permet d'améliorer la simulation des crues rapides ? Cas d'étude sur un bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will water resources change in France? An ensemble projection using a semi-distributed model during the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts (7e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought severity characterization based on hydro meteorological indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de débits observés pour l'amélioration de la prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate services to evaluate projected changes in the operation of hydropower reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy brief: making climate services impactful on hydropower reservoir optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido-Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate services to evaluate projected changes in the management and planning of hydropower production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th edition of the International R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: composite calibration/evaluation criterion and improved snow model to take into account satellite products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projections hydrologiques robustes pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections hydrologiques sur la France et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan et perspectives du métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a Nash cascade to improve the lag parameter transferability at different time-step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good, the bad or the ugly? Under what conditions can we trust our models for impact studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a SWE-SCA hysteresis in a degree-day snow model for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of two snow models using data from different Alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the physical basis of river memory and application to flood frequency prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Iliopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Arheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling and hydrological uncertainties in 20th century hydrometeorological reconstructions over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the economic value of hydrological forecasts related to their quality? Case study of the hydropower sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cassagnole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of snow line elevation changes from MODIS snow cover data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burkhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Holko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshewa Hundecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual snow model with an analytic resolution of the heat and phase change equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the snowmelt and the snow water equivalent by creating a simplified energy balance conceptual snow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-wide future evolution of discharges for the next decades: a multi-RCP/GCM/hydrological model and calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beersma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future evolution of river discharge for the French Rhine basin in a context of climate change - An updated evaluation based on the AR5 IPCC climate simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many reservoirs should we build in France to maintain water availability under a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an Empirical Energy Balance-Based Snow Module Simulating Both Snowmelt and Snow Accumulation for Mountain Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-wide future evolution of discharges for the next decades: a multi-RCP/GCM/hydrological model and calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beersma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French - German - Polish conference : Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Leipzig, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Resources: what part of natural flow do they represent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Kovacs Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new operational hydro-meteorological ensemble prediction system at Meteo-France and user interface for the French Service for Flood Prediction (SCHAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting &amp; 11th European Conference on Applications of Meteorology (ECAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Operational Hydro-meteorological Ensemble Prediction System at Meteo-France and its representation interface for the French Service for Flood Prediction (SCHAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of two different hydrological models on scores of hydrological ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPEX09 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur le bassin de l’Orgeval à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.299-307, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. Manual of the R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162960v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. Manual of the R package version 1.7.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 102 p. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/CRAN.package.airGR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259781v19</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). Manual of the R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/W0SSKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162971v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video. Hydrological Modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes d'impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique pour les débutants. Demi-journée d'information HYCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'Île-de-France était engloutie sous les eaux ? | Guillaume Thirel - Science En Direct, Fête de la Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d’études d’impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo Pastille 3# Guillaume THIREL, Chargé de recherche à l’IRSTEA &amp;quot;Eau, Biodiversité, Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Centre Ressource Du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo. Workshop. Hydrological modelling with GR rainfall-runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Problem Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo. Hydrology of ungauged catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Problem Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITW de Guillaume Thirel, chercheur à Irstea, par le PNCEDD, lors de la COP21 : les Grands Lacs de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pncedd Pncedd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude HMUC : Rapport Phase 4. Quantification des volumes prélevables et programme d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 - Quelles évolutions des régimes hydrologiques en France hexagonale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EDF. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude HMUC : Rapport Phase 2 - État des lieux / Diagnostic / Constitution de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2023, pp.1-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du changement climatique sur le régime hydrologique en France métropolitaine -synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; ENS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 [TALANOA Water] Data Sourcebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gil-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UMR Innovation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de stations hydrométriques et piézomètres pour l'évaluation des modélisations hydrologiques et hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude HMUC : Rapport Phase 1 - Analyse des données et définition des besoins complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2022, pp.1-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de bibliographie et mise en œuvre du modèle GRSD en prévision globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un bassin versant anthropisé à l'aide d'un modèle hydrologique semi-distribué : le bassin de la Seine et ses réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN-Seine phase 8, INRAE. 2021, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIMERE 21. CHIers - Meuse : Evolution du RégimE hydrologique au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 17C08004, INRAE UR HYCAR; Météo-France; EDF-DTG; Université de Lorraine (Metz); INRAE UR-Riverly; Dreal Grand-Est. 2021, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de seuils de vigilance sécheresse : tests de régression logistique avec des données hydro-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage du module CemaNeige de l’outil opérationnel GRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR HYCAR. 2020, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of sub-seasonal to seasonal streamflow forecasts to meteorological forcing quality, modelled hydrology and the initial hydrological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Louise Cloke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification score card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Norville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pappenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias G Pechlivanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D8.2 Hydropower Policy Brief: The benefits of informing hydropower reservoir operations with climate and inflow forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido- Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Macian-Sorribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire du projet CHIMERE21 CHIers-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MOSARH21 Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique. Une évaluation actualisée avec les simulations climatiques du 5e rapport du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIMERE 21, rapport sur la naturalisation des débits. Vers une estimation des débits naturels sur le bassin versant de la Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimAware: impacts of climate change on water resources management. Regional strategies and european view. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Träbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Kehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Aufenanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Flörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des prévisions d'ensemble des débits sur la France de SAFRAN-ISBA-MODCOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’hydro-climatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole d'été ImpactHYDRO, Banyuls sur Mer, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une étude Hydrologie-Milieux-Usages-Climat sur la Sèvre Nantaise Mise en place d'une modélisation pluie-débit-usages-gestion, utilisation de projections climatiques Explore2, scénarisation des usages futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole d'été ImpactHYDRO, Banyuls sur-mer, France, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Formation à la transition écologique des cadres de l'Etat, Centre de Valorisation des Ressources Humaines, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Accueil des lycéens de seconde, CESBIO, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2). L'eau douce, un bien commun en péril. St-Fargeau-Ponthierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon expérience d'éditeur associé d'une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481411v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412872v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. R package version 1.7.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412754v18</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thirel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Guillaume ThirelINRAE/CESBIO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1444-1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147110629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAA-4381-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation hydrologique, usages de l'eau et changement climatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE, CESBIO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring future water resources and uses considering water demand scenarios and climate change for the French Sèvre Nantaise basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (7), pp.1915-1949. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1915-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future streamflow along the French part of the Meuse River - a closer look at uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.2484192. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2025.2484192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flood generating processes under climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (23), pp.7023-7039. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-7023-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben O. Sonnenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (3), pp.683-700. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-683-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-03983-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be expected from a semi-distributed multi-model approach for streamflow forecasting? Tailoring the structure and size of a super-ensemble on the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661 (B), pp.133589. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du manteau neigeux pendant la sécheresse de 2022 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Karbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sourp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2314174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting regional climate model bring new perspectives on the projection of Mediterranean floods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.1163-1183. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-1163-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use scenarios versus climate change: Investigating future water management of the French part of the Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.101855. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (7), pp.1539-1566. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-1539-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Köppen–Geiger climate classification across France based on an ensemble of high-resolution climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (G1), pp.67-82. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of suspicious streamflow data on the efficiency and parameter estimates of rainfall–runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (12), pp.1627-1647. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2234893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in a modelling chain of climate change impact for a representative French drainage site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (10), pp.1426-1442. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2203322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-023-00846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (17), pp.3293-3327. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3293-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Change on Hydrological Indicators of Subsurface Drainage for a Representative French Drainage Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Jeliazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.899226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.899226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of expert elicitation to assign weights to climate and hydrological models in climate impact studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sebok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Pastén-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (21), pp.5605 - 5625. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-5605-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration in hydrological models under rising CO2: a jump into the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172 (3-4), pp.36. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-022-03384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the contribution of potential evaporation formulation to uncertainty under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2147-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of weighting hydrological projections based on the robustness of hydrological models under a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Pastén-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben O. Sonnenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aparicio-Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.101113. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: RAT – a robustness assessment test for calibrated and uncalibrated hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (9), pp.5013-5027. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-5013-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential data assimilation for streamflow forecasting: assessing the sensitivity to uncertainties and updated variables of a conceptual hydrological model at basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR028390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact and uncertainty analysis on hydrological extremes in a French Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.888-903. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1895437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J E Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Fenicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.1069-1095. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting flow intermittence in France under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2021.1963444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Hydrology modelling R packages – a unified analysis of models and practicalities from a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph H. A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3937-3973. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3937-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: PMR – a proxy metric to assess hydrological model robustness in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.5703 - 5716. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-5703-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a parsimonious subsurface drainage model at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.5447 - 5471. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-5447-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the quality of hydrological forecasts on the management and revenue of hydroelectric reservoirs – a conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cassagnole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Zalachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.1033-1052. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1033-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (11), pp.8821-8839. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR024266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in hydrology: a review of recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.2939-2963. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-2939-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on streamflow at the upper Jordan River based on an ensemble of regional climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Givati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Paz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, pp.92-109. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2018.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large sample analysis of European rivers on seasonal river flow correlation and its physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Iliopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Arheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.73-91. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-73-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Blöschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F P Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (10), pp.1141-1158. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2019.1620507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a Simple Degree-Day Model for Integrating Satellite Data: Implementation of Swe-Sca Hystereses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.70 - 81. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/johh-2018-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modis Snowline Elevation Changes During Snowmelt Runoff Events in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burkhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarki Hauksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Holko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.101 - 109. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/johh-2018-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous state-space representation of a bucket-type rainfall-runoff model: a case study with the GR4 model using state-space GR4 (version 1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1591-1605. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-1591-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter scheme for multivariate data assimilation into a point-scale snowpack model in an Alpine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2287-2306. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-12-2287-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Pitfalls in using log-transformed flows within the KGE criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4583-4591. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4583-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond general metrics for model comparison - lessons from an international model intercomparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J E Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-21-423-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suite of lumped GR hydrological models in an R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.166-171. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources and reservoir management in the Seine river basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to test hydrological models under changing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (7-8), pp.1165-1173. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2015.1050027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal. Special Issue: Modelling Temporally-variable Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (7-8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What part of natural flow can be considered a &amp;quot;water resource&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 366, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-366-86-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of improved meteorological forcing, profile of soil hydraulic conductivity and data assimilation on an operational Hydrological Ensemble Forecast System over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 525, pp.781-792. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology under change: an evaluation protocol to investigate how hydrological models deal with changing catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Audouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (7-8), pp.1184--1199. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2014.967248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of streamflow data assimilation and length of the verification period on the quality of short-term ensemble hydrologic forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 (Part D), pp.2676-2691. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on multi-objective reservoir management: case study on the Seine River basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.265-283. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2013.865636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 (Part D), pp.2775-2784. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of MODIS snow cover area data in a distributed hydrological model using the particle filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (11), p. 5825 - p. 5850. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs5115825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction continuous rank probability score for evaluating discharge forecasts from hydrological ensemble prediction systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao N. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl2.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of a real-time Snow Cover Area product for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Notarnicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zebisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127, pp.271-287. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the scores of hydrological ensemble forecasts issued by two different hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.100-107. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A past discharge assimilation system for ensemble streamflow forecasts over France – Part 2: Impact on the ensemble streamflow forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.1639-1653. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1639-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A past discharges assimilation system for ensemble streamflow forecasts over France – Part 1: Description and validation of the assimilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.1623-1637. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1623-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prévision d'ensemble des débits à l'échelle des grands bassins versants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Franchisteguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00430132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Short-Range Meteorological Forecasts for Ensemble Streamflow Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), pp.1301-1317. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JHM959.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-00357251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 : des futurs de l’eau – Projections hydroclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire gestion stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, idealCo, Feb 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution future de la disponibilité en eau en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultation Recherche Agriculture Alimentation Environnement (CoRAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et changements climatiques. Méthodologie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Castanet Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des ressources en eau passées et futures (Explore2) – Méthodologie et focus sur la Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, ressources en eau et gestion : quelques éléments de contexte issus de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur les ressources en eau avec les étudiants de 3e année de l'Agro Toulouse dans la spécialité 'Qualité de l'Environnement et Gestion des Ressources'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Auzeville-Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in flood-generating processes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on streamflow in France: towards new river flow regimes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna, Austria, 27 Apr–2 May 2025, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections of extreme rainfall and floods in Mediterranean basins from an ensemble of convection-permitting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur mes 12 ans d’hydrologue à Antony : changement climatique, modélisation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trav'eau de l'équipe HYDRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des ressources en eau passées et futures (Explore2) - Focus sur les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyréneo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Limoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données de projections hydrologiques selon Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'été AcclimaTerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AcclimaTerra, Jun 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Eau du CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC, livre blanc et portail MEANDRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'été AcclimaTerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AcclimaTerra, Jun 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'hydrologie de surface en France selon la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Terremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le climat de demain va-t-il influencer la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Neste et rivières de Gascogne, Concertation continue, Réunion Eau et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Arreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du projet KM-IMPACTS financé par l’initiative Make Our Planet Great Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Lucas-Picher (CNRM), Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Ressource en eau : comment organiser un partage juste des biens communs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'agriculture paysanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confédération paysanne, Oct 2024, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection d’une liste de stations hydrométriques d’évaluation pour Explore2 au nettoyage des séries de débits : un exercice collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted future scenarios for extreme rainfall and floods in Mediterranean basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th MedCLIVAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MedCLIVAR-SISC, Sep 2024, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la ressource en eau pour les préfets d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FTE, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 : Etat d’avancement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GT H de la Commission Internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIM, Feb 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire “Les milieux aquatiques et le changement climatique. Quels impacts ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de limnologie (AFL), Jun 2024, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th session of the 2024 EURO-FRIEND seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Webinaire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur l'eau et les zones humides organisée par l'EMZD-SO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etat-Major Zone de Défense Sud-Ouest, Apr 2024, La Courtine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des études hydrologiques sur de grands échantillons de bassins à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCHAPI; INRAE, Feb 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et mise en œuvre de scénarios agricoles en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Axe Eau CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau douce, un bien commun en péril</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Fargeau-Ponthierry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of a semi-distributed multi-model approach for streamflow forecasting on the Rhône River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWRA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondations, crues, de quoi parlons-nous ? Comment les prévoir, et quelle évolution future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire FNE Pays-de-la-Loire inondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNE Pays-de-la-Loire, Dec 2024, WEBINAIRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEINARIOS: Modelling river fish distribution under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 13 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences; Freshwater Biological Association, Jun 2023, Newcastle upon Tyne (ENGLAND), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits extrêmes passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 20 ans du SCHAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCHAPI, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AST Zone Critique de l’OMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hydrologique ouvert pour évaluer l’impact cumulé des petites retenues dans un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’hydrologie et l’hydrogéologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Produrable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact of multiple small reservoirs on low-water streamflows: a sensitivity analysis using airGRiwrm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France; Association Française de Mécanique; Environmental &amp; Water Resources Institute; International Association for Hydro-Environment Engineering and Research, Nov 2023, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based flood and drought management for multiple reservoirs in a non-stationary climate: application to the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Kahiyeh-Moumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ricquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Galaxie airGR. Focus sur l’assimilation de données avec le package airGRdatassim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build and evaluate climate change adaptation with a parsimonious integrated agro-hydrological model over a catchment in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding uncertainties in future evapotranspiration projections to study the impact of climate change on hydrology over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement climatique et de l’adaptation avec des outils de modélisation hydrologiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyae Elmalki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and flood risk assessment of the Seine basin reservoir management under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of erroneous data in streamflow time series in large-sample-hydrology modelling experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a convection-permitting climate model improve the simulation of flash floods ? A case study over a Mediterranean watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire midi-pile du CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple hydrological model structures in a semi-distributed modelling environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-FRIEND project 3 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long-term effects of climate change and anthropogenic activities on water resources of the Moselle River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés autour du package airGR. La Galaxie airGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du modèle CemaNeige par l'utilisation de données satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les crues et les étiages du bassin de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée crues 1983 - sécheresse 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2023, Metz, France. pp.19 - 39, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108601269.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique dans les règles de gestion des quatre grands réservoirs de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how hydrological forecast quality impacts the management of hydroelectric reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cassagnole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Zalachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online conference, France. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des modèles hydrologiques en conditions climatiques non stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm: an extension of the airGR R-package for handling Integrated Water Resources Management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-2190, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GR4 en représentation d'état : une version adaptée aux méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on evapotranspiration formulation and its hydrological implication under climate change over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New airGR developments: semi-distribution and data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. pp.EGU21-1371, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECOBIOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Mosan Initiative for Climate Change Action « MICCA », Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the French part of the River Meuse - the CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Meuse Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Liège, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la ressource en eau en tête de bassin versant, modèles actuels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau à tous les étages, l’eau dans tous ses usages.. Au cœur des enjeux du parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Ecrins, Mar 2021, Gap (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des influences avec le package airGRiwrm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in hydrological extremes of a Mediterranean catchment: what can we say in an uncertainty context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Virtual, Austria. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert elicitation as tool for climate and hydrological model uncertainty reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Henriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Pastén-Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing flow intermittence in France under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: inclusion of an interception store in the hourly model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prévision en montagne avec les modèles GR et CemaNeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Viatgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques prévision des crues en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCHAPI, Jan 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sensitivity and persistence of updated initial conditions through Particle filter and EnKF for streamflow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the International Commission for the Hydrology of the Rhine basin (CHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission for the Hydrology of the Rhine basin (CHR), Sep 2020, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J E Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieke A Melsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Buitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a semi-distributed hydrological model on a tidal-affected river: application to the Adour catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mansanarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a hydrological model be efficient and robust at the same time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six challenges to successfully inform hydropower operation by improved hydrometeorological forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Francesco Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido-Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'évolution de l'évaporation potentielle impacte les sécheresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UNESCO-SHF : « Sécheresses 2019, Paris 11-12 et 13 décembre 2019 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources: which future scenarios over France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Adapting the agriculture sector to climate change (V4 + FR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embassy of the Slovak Republic in Paris, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting drought severity based on spatial hydro-meteorological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating model failures to the variability of observed runoff ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change workshop n°2 - International Meuse watershed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Liège, Belgium. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly IUGG2019 International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the quantification and management of future water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau : vers quel scénario se dirige-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Eau et biodiversité : le duo gagnant pour s'adapter au changement climatique » Atelier du Cerdd, organisé dans le cadre des travaux du GT régional Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Noyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unknown precipitation amounts of high-elevation catchments: can we use MODIS images to infer precipitation-elevation gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau : vers quel scénario se dirige-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en question, conférence débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Saint-Fargeau-Ponthierry, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of sequential ensemble-based schemes for multivariate assimilation of snow data at different Alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro 2018, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qsqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a SWE-SCA hysteresis in a degree-day snow model for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SnowHydro 2018, International Conference on Snow Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Heidelberg, Germany. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation hydrologique pluie-débit à Irstea (Antony) : récents développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cesbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling & teaching with airGR & airGRteaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology of ungauged catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'une hystérésis dans CemaNeige pour améliorer l'évolution de la fraction de surface enneigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, IGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Grenoble, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R package: new calibration procedures and other features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical combination of rainfall-runoff models by mutually correcting their internal state variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interpretation of river memory and application to seasonal flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Iliopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Arheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’une hystérésis dans CemaNeige pour améliorer l’évolution de la fraction de surface enneigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Glaciologie, Nivologie et Hydrologie de montagne, SHF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les milieux, les ressources et la gestion des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de réflexion prospective de France Hydro Électricité, du Syndicat des Énergies Renouvelables et de l’Union Française de l’Électricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow line elevation changes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burkhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarki Hauksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Holko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow multivariable data assimilation for hydrological predictions in Alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Stevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIMERE21 project: a multi-hydrological model climate change impact assessment on the French Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on the hydrological modelling of the Meuse basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Liège, Belgium. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can our models be run at any time step without caution? Diagnosis of structural modelling ﬂaws through ﬂuxes consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble hydrometeorological reconstruction over France since 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-FRIEND Water Project 3 "Large-scale variations in hydrological characteristics" 2017 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometeorological reconstruction of snow-influenced streamflow series in France since 1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Alpine Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual snow model with an analytic resolution of the heat and phase change equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de neige à bilan d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ARCEAU - Modélisation hydrologique à large échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja de Boer-Euser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Fenicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schweppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Larsim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en Ile-de-France en termes d’impacts du changement climatique sur la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum territorial des rivières d'Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAHR Europe Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en Ile-de-France en termes d’impacts du changement climatique sur la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum AquiBrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champigny-sur-Marne, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NIRE (Japon) et Irstea Antony (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Antony, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of the parameters of a semi-distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bochum, Germany. pp.87-94, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-373-87-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of the SUMO (SUper MOdel) methodology from climatology to hydrology: example with the conceptual model GR4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Multi-modèles, Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Antony, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling and hydrological uncertainties in 20th century hydrometeorological reconstructions over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur le bassin de la Seine en termes d’impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de bassin de l'Agence de l'Eau Seine-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential calibration strategy for an operational semi-distributed river flow model. Implementation all over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEWEX events: Including Water Management in Large Scale Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the impact of climate change by 2050 : how many reservoirs would be needed in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF-Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of changing catchments: lessons from a common testing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-wide evolution of discharges for the next decades: A multi-RCP/GCM/hydrological model and calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beersma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What part of natural flow can be considered a 'water resource'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.IAHS Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in hydrological modelling of changing catchments: lessons from the common testing experiment at the 2013 IAHS general assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers LARSIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on water resources and reservoirs management in the Seine River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : "Water Tensions in Europe and in the Mediterranean: water crisis by 2050?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Climaware project: Impacts of climate change on water resources management – regional strategies and European view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela D'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Demerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Flörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term reservoirs operation on the Seine River: performance analysis of Tree-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Hydroinformatics HIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, New York, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of multi-purpose reservoirs management on the Seine River basin in a climate change perspective: results of the ClimAware project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle-2 Adaptation frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and synthesis of the experiments made by the workshop participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of several hydrological models (and objective functions) to the complete dataset of the workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban spread impact on GR4J parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge for the Future. IAHS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on the management of water resources in the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of streamflow data assimilation on the quality of ensemble short-term hydrological forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of two different hydrological models on scores of hydrological ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Shiny::INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRgalaxy : Des outils pour les modèles hydrologiques pluie-débit GR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on attendre d'une approche multi-modèle semi-distribuée pour la prévision des crues ? Évaluation sur le bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual inspection of streamflow time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS Symposium, 28th General Assembly of the International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin (Germany), Germany. 1p., 2023, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2023-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will water resources change in France? An ensemble projection using a semi-distributed model during the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts (7e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'un modèle de climat à haute résolution permet d'améliorer la simulation des crues rapides ? Cas d'étude sur un bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas-Picher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique des usages de l’eau du bassin versant de la Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm : une extension du package R &amp;quot;airGR&amp;quot; pour la modélisation de la gestion intégrée de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 : les futurs de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in the modelling chain of the impact of climate change on a specific site on French subsurface drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études HMUC : un outil d’aide à la décision pour une meilleure gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water withdrawals and releases on the parameters of a bucket-type rainfall-runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The airGR galaxy: Hydrological tools around GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des solutions d’adaptation locales au changement climatique avec une modélisation intégrée agro-hydrologique parcimonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections hydrologiques sur la France et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan et perspectives du métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought severity characterization based on hydro meteorological indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de débits observés pour l'amélioration de la prévision des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate services to evaluate projected changes in the operation of hydropower reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy brief: making climate services impactful on hydropower reservoir optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido-Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate services to evaluate projected changes in the management and planning of hydropower production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th edition of the International R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: composite calibration/evaluation criterion and improved snow model to take into account satellite products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projections hydrologiques robustes pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a Nash cascade to improve the lag parameter transferability at different time-step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good, the bad or the ugly? Under what conditions can we trust our models for impact studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a SWE-SCA hysteresis in a degree-day snow model for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of two snow models using data from different Alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gabellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the physical basis of river memory and application to flood frequency prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Iliopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Arheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling and hydrological uncertainties in 20th century hydrometeorological reconstructions over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the economic value of hydrological forecasts related to their quality? Case study of the hydropower sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cassagnole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual snow model with an analytic resolution of the heat and phase change equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of snow line elevation changes from MODIS snow cover data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejc Bezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burkhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Holko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshewa Hundecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the snowmelt and the snow water equivalent by creating a simplified energy balance conceptual snow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-wide future evolution of discharges for the next decades: a multi-RCP/GCM/hydrological model and calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beersma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future evolution of river discharge for the French Rhine basin in a context of climate change - An updated evaluation based on the AR5 IPCC climate simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many reservoirs should we build in France to maintain water availability under a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of an Empirical Energy Balance-Based Snow Module Simulating Both Snowmelt and Snow Accumulation for Mountain Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-wide future evolution of discharges for the next decades: a multi-RCP/GCM/hydrological model and calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Beersma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French - German - Polish conference : Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Leipzig, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Resources: what part of natural flow do they represent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Kovacs Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Operational Hydro-meteorological Ensemble Prediction System at Meteo-France and its representation interface for the French Service for Flood Prediction (SCHAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new operational hydro-meteorological ensemble prediction system at Meteo-France and user interface for the French Service for Flood Prediction (SCHAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset-Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting &amp; 11th European Conference on Applications of Meteorology (ECAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of two different hydrological models on scores of hydrological ensemble forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPEX09 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur le bassin de l’Orgeval à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.299-307, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). Manual of the R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/W0SSKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162971v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. Manual of the R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162960v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. Manual of the R package version 1.7.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 102 p. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/CRAN.package.airGR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259781v19</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video. Hydrological Modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique et impacts du changement climatique. Enjeux, méthodes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes d'impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique pour les débutants. Demi-journée d'information HYCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'Île-de-France était engloutie sous les eaux ? | Guillaume Thirel - Science En Direct, Fête de la Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d’études d’impact du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo Pastille 3# Guillaume THIREL, Chargé de recherche à l’IRSTEA &amp;quot;Eau, Biodiversité, Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Centre Ressource Du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo. Workshop. Hydrological modelling with GR rainfall-runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Problem Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo. Hydrology of ungauged catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Problem Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITW de Guillaume Thirel, chercheur à Irstea, par le PNCEDD, lors de la COP21 : les Grands Lacs de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pncedd Pncedd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude HMUC : Rapport Phase 4. Quantification des volumes prélevables et programme d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore2 - Quelles évolutions des régimes hydrologiques en France hexagonale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EDF. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude HMUC : Rapport Phase 2 - État des lieux / Diagnostic / Constitution de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2023, pp.1-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du changement climatique sur le régime hydrologique en France métropolitaine -synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; ENS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 [TALANOA Water] Data Sourcebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gil-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UMR Innovation. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de stations hydrométriques et piézomètres pour l'évaluation des modélisations hydrologiques et hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude HMUC : Rapport Phase 1 - Analyse des données et définition des besoins complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2022, pp.1-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de bibliographie et mise en œuvre du modèle GRSD en prévision globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un bassin versant anthropisé à l'aide d'un modèle hydrologique semi-distribué : le bassin de la Seine et ses réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN-Seine phase 8, INRAE. 2021, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIMERE 21. CHIers - Meuse : Evolution du RégimE hydrologique au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 17C08004, INRAE UR HYCAR; Météo-France; EDF-DTG; Université de Lorraine (Metz); INRAE UR-Riverly; Dreal Grand-Est. 2021, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de seuils de vigilance sécheresse : tests de régression logistique avec des données hydro-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrage du module CemaNeige de l’outil opérationnel GRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR HYCAR. 2020, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of sub-seasonal to seasonal streamflow forecasts to meteorological forcing quality, modelled hydrology and the initial hydrological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Louise Cloke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification score card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Norville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pappenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias G Pechlivanidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D8.2 Hydropower Policy Brief: The benefits of informing hydropower reservoir operations with climate and inflow forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pulido- Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Macian-Sorribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire du projet CHIMERE21 CHIers-Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MOSARH21 Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique. Une évaluation actualisée avec les simulations climatiques du 5e rapport du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Gerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIMERE 21, rapport sur la naturalisation des débits. Vers une estimation des débits naturels sur le bassin versant de la Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimAware: impacts of climate change on water resources management. Regional strategies and european view. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Träbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Kehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Aufenanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Flörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des prévisions d'ensemble des débits sur la France de SAFRAN-ISBA-MODCOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’hydro-climatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole d'été ImpactHYDRO, Banyuls sur Mer, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une étude Hydrologie-Milieux-Usages-Climat sur la Sèvre Nantaise Mise en place d'une modélisation pluie-débit-usages-gestion, utilisation de projections climatiques Explore2, scénarisation des usages futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole d'été ImpactHYDRO, Banyuls sur-mer, France, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Accueil des lycéens de seconde, CESBIO, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Formation à la transition écologique des cadres de l'Etat, Centre de Valorisation des Ressources Humaines, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l’évolution des débits passés et futurs (Explore2). L'eau douce, un bien commun en péril. St-Fargeau-Ponthierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon expérience d'éditeur associé d'une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481411v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412872v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. R package version 1.7.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412754v18</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC5812F9"/>
+    <w:nsid w:val="11F2BD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-thirel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1444-1830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147110629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-4381-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poncet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03983-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Th&#233;bault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133589" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1539-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sourp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2314174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1163-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2234893" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03869478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sebok" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Henriksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Past&#233;n-Zapata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5605-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aparicio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1895437" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1963444" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5703-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassagnole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1033-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028390" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2939-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Givati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Paz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2018.12.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Iliopoulou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aguilar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berm&#250;dez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-73-2019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burkhart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarki Hauksson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Holko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2018-0011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2018-0004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2287-2018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604888v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Th&#233;pot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602064v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-86-2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601308v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset-Regimbeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3RDWZHZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967248" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1050027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.032" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4M3B134-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauveau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dehay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2013.865636" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kalas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5115825" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao N. Trinh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Thielen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl2.417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Notarnicola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.09.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V37H8M0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512849v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1639-2010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1623-2010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.259" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00430132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franchisteguy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6VX6DN28-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00357251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JHM959.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473490v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507433v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481352v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081727v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13283" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021651v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15892" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369498v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939999v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121240v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324817v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terremocha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081717v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8590" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759961v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530264v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818280v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759992v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620034v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760037v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707935v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817090v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530392v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214955v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004002v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210802v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093038v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12558" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222293v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Kahiyeh-Moumin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricquier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8697" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12160" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719212v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunez Torres" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyae Elmalki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-105" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697738v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695966v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-589" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811634v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536912v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108601269.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081446v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14532" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537111v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330881v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2190" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1371" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081436v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081432v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281014v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18694" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266300v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13582" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18909" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081387v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bottet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9420" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081377v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13152" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912580v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13806" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266208v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15275" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349641v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Castelletti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Velazquez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafsson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278562v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609950v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301872v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609965v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609952v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609966v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609370v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607212v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606910v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607384v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607625v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276388v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608223v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607063v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607567v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606450v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aguilar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605557v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606448v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606219v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stevenin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606565v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606451v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606321v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606733v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606447v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606387v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604792v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604271v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605417v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604909v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604872v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604874v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601307v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603529v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Beersma" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04608712v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601948v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602517v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599768v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599835v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela D'Agostino" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demerliac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fl&#246;rke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599254v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598887v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598729v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583775v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595516v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320418v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172603v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2023-58" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852434v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789479v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687216v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918841v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931368v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609964v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609961v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349667v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349678v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574476v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609368v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609955v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276405v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608250v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608249v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606381v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606257v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606250v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606225v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606259v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewa Hundecha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606380v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603537v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601306v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601309v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602298v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601970v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600761v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599255v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598731v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591963v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599389v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520363v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162960v4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857507v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432899v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276739v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276768v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276814v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276731v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351881v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre Ressource Du D&#233;veloppement Durable" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351907v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Water Problem Institute" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351902v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353544v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pncedd Pncedd" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618159v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940245v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940233v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357949v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121126v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180670v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350525v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arnal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Louise Cloke" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Magnusson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klein" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meissner" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350515v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norville" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias G Pechlivanidis" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350512v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido- Velasquez" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Macian-Sorribes" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267959v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599772v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Theobald" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tr&#228;bing" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kehr" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aufenanger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460645v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156705v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156672v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121286v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530283v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349154v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-thirel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1444-1830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147110629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-4381-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1915-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-7023-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poncet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas-Picher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03983-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Th&#233;bault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133589" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sourp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2314174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1163-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1539-2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2234893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2203322" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03869478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sebok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Henriksen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Past&#233;n-Zapata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5605-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03384-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2147-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aparicio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1895437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1963444" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5703-2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5447-2021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassagnole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1033-2021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2939-2019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Givati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Paz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2018.12.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Iliopoulou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aguilar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berm&#250;dez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-73-2019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2018-0004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burkhart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarki Hauksson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Holko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2018-0011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gabellani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2287-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Th&#233;pot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1050027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-86-2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset-Regimbeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3RDWZHZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967248" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4M3B134-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauveau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dehay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2013.865636" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kalas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5115825" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493230v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao N. Trinh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Thielen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl2.417" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Notarnicola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schellenberger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.09.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V37H8M0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593630v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.259" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1639-2010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1623-2010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00430132v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franchisteguy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009060" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6VX6DN28-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00357251v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JHM959.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507433v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8590" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049904v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15892" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13283" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05369498v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939999v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324817v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terremocha" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530392v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759961v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759992v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760037v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541172v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707935v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081687v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187405v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214955v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304401v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12558" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304444v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Kahiyeh-Moumin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricquier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8697" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12160" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719212v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunez Torres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyae Elmalki" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-105" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695966v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-589" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081517v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102677v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108601269.003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081446v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573238v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14532" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537111v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330881v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2190" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9946" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330861v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1371" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373670v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081432v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912580v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13806" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081377v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13152" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081387v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bottet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9420" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266208v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15275" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281014v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18694" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266300v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13582" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081337v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18909" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349641v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Castelletti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Velazquez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafsson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278562v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609950v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301872v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609965v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609952v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609966v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609370v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607567v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607212v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606910v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607384v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607211v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607625v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276388v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607063v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606450v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aguilar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605557v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606448v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606219v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stevenin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606565v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606451v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606321v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606733v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604792v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604271v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605417v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604909v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604872v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604874v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603528v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601307v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603529v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Beersma" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04608712v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601948v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602517v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599835v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela D'Agostino" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demerliac" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fl&#246;rke" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599768v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598729v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598887v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583775v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595516v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320418v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172603v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2023-58" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931368v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918841v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922627v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852434v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789479v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696510v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687216v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276405v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609964v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349667v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349678v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574476v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609368v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609955v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608250v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608249v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606381v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606257v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606250v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606225v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606380v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606259v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewa Hundecha" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603537v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601306v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601309v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602298v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601970v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600761v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598731v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599255v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591963v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599389v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520363v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162960v4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857507v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432899v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276739v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276768v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276814v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276731v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351881v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre Ressource Du D&#233;veloppement Durable" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351907v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Water Problem Institute" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351902v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353544v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pncedd Pncedd" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650908v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618159v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940245v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811877v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bagli" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gil-Garcia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940233v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962321v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357949v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121126v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180670v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350525v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arnal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Louise Cloke" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Magnusson" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klein" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meissner" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350515v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norville" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias G Pechlivanidis" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350512v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido- Velasquez" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Macian-Sorribes" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267959v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599772v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Theobald" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tr&#228;bing" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kehr" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aufenanger" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460645v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156705v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154218v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121286v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156672v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530283v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349154v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>