--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thomann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Gestuelle en Réalité Mixte pour l'enseignement des étudiants en maïeutique afin d'agir sur leur niveau d'anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 19ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN E EMPATIA: COMO ABORDAGENS INCLUSIVAS REDEFINEM PERCEPÇÕES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABERGO : Congresso Brasileiro de Ergonomia e factores humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Fortaleza (BRAZIL), Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOMPANHAMENTO DA FUNCIONALIDADE DE UMA PESSOA QUE UTILIZA PRÓTESE DE MEMBRO SUPERIOR IMPRESSA EM 3D: estudo de caso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Almeida de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucianny Victoria Morais de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Raquel Ortiz Gomes Stolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENIPCD : II Encontro Nordestino de Integração da Pessoa com Deficiência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFPB, departamento de Fiosioterapia, Oct 2025, Joao Pessoa, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie your hair with one hand : an innovative solution for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Kopczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pokaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tchakui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Unite! Dialogue : Share Your Tech Project with a Social Impact!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNITE! University Network for Innovation, Technology and Engineering, Feb 2025, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du Prototypage Rapide dans l'évaluation de textures, de formes et de dimensions d'artefacts tactiles accessibles aux aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Mixed Reality Gesture Simulation System for Midwifery Students' Anxiety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From customer to product: design tools for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour changer les perceptions : L'approche participative transforme la perspective des jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs Jeunes Chercheues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2025, Paris, France. p. 56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Otrante, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Loras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game Design Principles for Motor Evaluation of Patients with Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xeniya Pystina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International design conference - Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1351-1360, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomazewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un jumeau numérique pour l’évaluation de la motrice fine de patients atteints de troubles neuromusculaires Application à l’échelle d’évluation de la MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma experiência em ambiente remoto: teste com a ferramenta digital de projeto TRÊS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 PROJETAR, ARQUITETURA, CIDADE E PAISAGEM PROJETAR EM CONTEXTO DE CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes, L’insertion professionnelle des étudiants atteints d’un handicap : Analyse de l’existant et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2021, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Haute Alsace, Jun 2021, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a motor functions assessment system based on the MFM scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM and the new paradigms in material selection, manufacturing processes and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kindlein Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual International Symposium on the Future of STEAM (sciences, technology, engineering, arts and mathematics) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account users' perceptions in the design process: Principles to create a digital design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leao Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Game Scenario Applicable to the Assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC 2019 – Colloque Jeunes Chercheuses Jeunes Chercheurs Handicap, Vieillissement, Indépendance, Insertion, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social participation through music : The interest of cross-evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e assises nationales de l’ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Dexterity: Design for Automatic Evaluation of Item 18 of MFM Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool based on Sensory Perception, Usability and Universal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a digital interface for assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design, IHSED2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the postural balance in a more efficient and less expensive way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal motor function assessments of children with spinal muscular atrophy: the use of a tablets as a part of the proposed kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine, ESPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation automatisée et ludique de la fonction motrice : le projet Kinect MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Pédiatrie (SFP) et Congrès de la Société Francophone d’Etudes et de Recherche sur les Handicaps de l’Enfance (SFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'équilibre posturale par la mesure simultanée du CoP et du CoM Conceptiond d'une plateforme de force couplée à un capteur Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ishigaki Seito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach interdisciplinary: case study for Product Design in Assistive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Werba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Joint Conf. on Mechanics, Design Engineering and Advanced Manufacturing, JCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology applied to surgery and disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of Industrial Engineering – ENEGEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacture in Healthcare at Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Additive Manufacture in Healthcare - WIMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Campina Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory research about the customization or personalization of assistive products for walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autreau Jéremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la réalité virtuelle pour l'innovation en chirurgie orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech'N'Use. De l'acceptabilité à l'usage des technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMF Grenoble, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une commercialisation des produits adaptés : &amp;quot;du prototype à la série&amp;quot; ou &amp;quot;de la formation universitaire à l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et le transfert de technologies vers les entreprises dans le domaine du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milano, Italy. pp.111 - 116, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un accès à la musique pour tous : l'interdisciplinarité au service de l'inclusion sociale des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of innovative surgical instrument using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert's evaluation of innovative surgical instrument and operative procedure using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality coupled with adapted physical interface for a better evaluation of the innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a clip product based on customer needs for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bocchum, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the user centred design approach in industrial engineering school: Application in design for trauma intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d'Adaptation Ergonomique du Matériel Musical : Source d'activités pédagogiques à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Toxopeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grozav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational perspective to integrate the handicap in the engineering program: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana de Castro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Engineering and Product Design Education, E&amp;PDE09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a prosthetic arm: experimental validation with the user and an adapted software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic and Automation, ICRA09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthep Butdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiwat Noomtong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Manufacturing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Adaptation of Musical Materials Project: First experience feedbacks of a Two-year multidisciplinary human experience of mechanical engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E&amp;PDE08, International Conference on Engineering and Product Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology including PD and SBD in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design, Control Choices and first Return of Use of a Prosthetic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meillon & Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut de la Production et des organisations Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and tracking Colon's &amp;quot;Pattern&amp;quot; from Colonoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, Canada. pp.65-71, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Extended Reality Simulation Intervention on Midwifery Students’ Anxiety: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Di Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e68984-e68984. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/68984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application of an Ergonomic Holographic Device to Optimize Port Placement in Robotic Mitral Valve Surgery: Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Agnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santarpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">heart surgery forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.E363-E366. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59958/hsf.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of assistive technology to assess distal motor function in subjects with neuromuscular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000534. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Image-Analysis Techniques for Monitoring Chronic Neck Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (15), pp.6429. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14156429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring People With Spinal Muscular Atrophy on the Motor Function Measure Using the Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Physical Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PEP.0000000000000968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized upper limb orthosis necessitates variety of tools during the development process: hemiplegic child case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius A de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1646820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique musicale pour les personnes en situation de Handicap : processus de conception basé sur la modularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with Spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse empirique des points de blocage dans le processus de soutien à domicile des personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.321-341. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.165.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and motor aspects of a coincidence-timing task in Cerebral Palsy children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 602, pp.33-37. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une commande adaptée à l'utilisation d'une prothèse myoélectrique de membre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an autonomous bendable tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-008-0006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception tactile : de la production manuelle au prototypage rapide inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Metz, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure de proprioception cervicale : Conception dédiée aux professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un outil d'analyse biométrique de la main, pour l'assistance au diagnostic des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of playul and automatized assessment of motor function in patients with NMD: MFM-Digital study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT OF PLAYFUL AND AUTOMATIZED ASSESSMENT OF MOTOR FUNCTION IN PATIENTS WITH NMD: MFM-DIGITAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daron Acemoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of motor function in patients with Spinal Muscular Atrophy: MFM-digital study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gomes Lisboade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Phisical and Rehabilitation Medecine World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized assessment of motor function in patients with NMD: MFM-Digital Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Physical and Rehabilitation Medecine World Congress, ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées du CoP et du CoM pour l'évaluation posturale, pour une évolution de la pratique médicale en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNS 2017 - 12th European Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 21 (P3-116), European Journal Of Paediatric Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method using the sensor kinect for motor functions evaluation in SMA Type 2 and 3 Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method for motor functions evaluation in SMA type 2 and 3 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Etienne, France. 59 (e84), Annals of Physical and Rehabilitation Medicine. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of balance with test of strategies of balance on a force platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Sampaio Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fisioterapia Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Joao Pessoa, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for driving evaluation by physical therapists for children with neuromuscular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Health Systems Design Research (HSDR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences et Technologies au service des personnes handicapées pour la pratique musicale instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en Recherche. Préface livre « Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-85-237-1523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Ergonomique du Matériel Musical : un projet interdisciplinaire concret au service des enfants handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences en Ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Medical, pp.196-203, 2008, Renontres en Médecine physique et de réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.93-107, 2007, ISBN - 978-2-7462-1819-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception de systèmes dans le médical : prise en compte des spécificités utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Communauté Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition autour des instruments de musique adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0900323. CI. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thomann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du Prototypage Rapide dans l'évaluation de textures, de formes et de dimensions d'artefacts tactiles accessibles aux aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie your hair with one hand : an innovative solution for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Kopczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pokaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tchakui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Unite! Dialogue : Share Your Tech Project with a Social Impact!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNITE! University Network for Innovation, Technology and Engineering, Feb 2025, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOMPANHAMENTO DA FUNCIONALIDADE DE UMA PESSOA QUE UTILIZA PRÓTESE DE MEMBRO SUPERIOR IMPRESSA EM 3D: estudo de caso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Almeida de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucianny Victoria Morais de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Raquel Ortiz Gomes Stolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENIPCD : II Encontro Nordestino de Integração da Pessoa com Deficiência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFPB, departamento de Fiosioterapia, Oct 2025, Joao Pessoa, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN E EMPATIA: COMO ABORDAGENS INCLUSIVAS REDEFINEM PERCEPÇÕES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABERGO : Congresso Brasileiro de Ergonomia e factores humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Fortaleza (BRAZIL), Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Gestuelle en Réalité Mixte pour l'enseignement des étudiants en maïeutique afin d'agir sur leur niveau d'anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 19ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Mixed Reality Gesture Simulation System for Midwifery Students' Anxiety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From customer to product: design tools for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour changer les perceptions : L'approche participative transforme la perspective des jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs Jeunes Chercheues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2025, Paris, France. p. 56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Otrante, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Loras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game Design Principles for Motor Evaluation of Patients with Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xeniya Pystina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International design conference - Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1351-1360, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomazewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un jumeau numérique pour l’évaluation de la motrice fine de patients atteints de troubles neuromusculaires Application à l’échelle d’évluation de la MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma experiência em ambiente remoto: teste com a ferramenta digital de projeto TRÊS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 PROJETAR, ARQUITETURA, CIDADE E PAISAGEM PROJETAR EM CONTEXTO DE CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes, L’insertion professionnelle des étudiants atteints d’un handicap : Analyse de l’existant et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2021, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Haute Alsace, Jun 2021, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account users' perceptions in the design process: Principles to create a digital design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leao Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM and the new paradigms in material selection, manufacturing processes and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kindlein Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual International Symposium on the Future of STEAM (sciences, technology, engineering, arts and mathematics) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a motor functions assessment system based on the MFM scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social participation through music : The interest of cross-evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e assises nationales de l’ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Game Scenario Applicable to the Assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC 2019 – Colloque Jeunes Chercheuses Jeunes Chercheurs Handicap, Vieillissement, Indépendance, Insertion, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Dexterity: Design for Automatic Evaluation of Item 18 of MFM Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool based on Sensory Perception, Usability and Universal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the postural balance in a more efficient and less expensive way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a digital interface for assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design, IHSED2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal motor function assessments of children with spinal muscular atrophy: the use of a tablets as a part of the proposed kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine, ESPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation automatisée et ludique de la fonction motrice : le projet Kinect MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Pédiatrie (SFP) et Congrès de la Société Francophone d’Etudes et de Recherche sur les Handicaps de l’Enfance (SFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'équilibre posturale par la mesure simultanée du CoP et du CoM Conceptiond d'une plateforme de force couplée à un capteur Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ishigaki Seito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach interdisciplinary: case study for Product Design in Assistive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Werba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Joint Conf. on Mechanics, Design Engineering and Advanced Manufacturing, JCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology applied to surgery and disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of Industrial Engineering – ENEGEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacture in Healthcare at Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Additive Manufacture in Healthcare - WIMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Campina Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory research about the customization or personalization of assistive products for walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autreau Jéremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la réalité virtuelle pour l'innovation en chirurgie orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech'N'Use. De l'acceptabilité à l'usage des technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMF Grenoble, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une commercialisation des produits adaptés : &amp;quot;du prototype à la série&amp;quot; ou &amp;quot;de la formation universitaire à l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et le transfert de technologies vers les entreprises dans le domaine du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milano, Italy. pp.111 - 116, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un accès à la musique pour tous : l'interdisciplinarité au service de l'inclusion sociale des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of innovative surgical instrument using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert's evaluation of innovative surgical instrument and operative procedure using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality coupled with adapted physical interface for a better evaluation of the innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a clip product based on customer needs for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bocchum, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the user centred design approach in industrial engineering school: Application in design for trauma intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d'Adaptation Ergonomique du Matériel Musical : Source d'activités pédagogiques à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Toxopeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grozav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational perspective to integrate the handicap in the engineering program: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana de Castro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Engineering and Product Design Education, E&amp;PDE09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a prosthetic arm: experimental validation with the user and an adapted software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic and Automation, ICRA09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Adaptation of Musical Materials Project: First experience feedbacks of a Two-year multidisciplinary human experience of mechanical engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E&amp;PDE08, International Conference on Engineering and Product Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthep Butdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiwat Noomtong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Manufacturing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology including PD and SBD in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design, Control Choices and first Return of Use of a Prosthetic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meillon & Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut de la Production et des organisations Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and tracking Colon's &amp;quot;Pattern&amp;quot; from Colonoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, Canada. pp.65-71, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Extended Reality Simulation Intervention on Midwifery Students’ Anxiety: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Di Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e68984-e68984. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/68984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application of an Ergonomic Holographic Device to Optimize Port Placement in Robotic Mitral Valve Surgery: Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Agnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santarpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">heart surgery forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.E363-E366. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59958/hsf.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of assistive technology to assess distal motor function in subjects with neuromuscular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000534. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Image-Analysis Techniques for Monitoring Chronic Neck Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (15), pp.6429. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14156429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring People With Spinal Muscular Atrophy on the Motor Function Measure Using the Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Physical Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PEP.0000000000000968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized upper limb orthosis necessitates variety of tools during the development process: hemiplegic child case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius A de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1646820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique musicale pour les personnes en situation de Handicap : processus de conception basé sur la modularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with Spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse empirique des points de blocage dans le processus de soutien à domicile des personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.321-341. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.165.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and motor aspects of a coincidence-timing task in Cerebral Palsy children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 602, pp.33-37. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une commande adaptée à l'utilisation d'une prothèse myoélectrique de membre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an autonomous bendable tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-008-0006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception tactile : de la production manuelle au prototypage rapide inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Metz, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure de proprioception cervicale : Conception dédiée aux professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un outil d'analyse biométrique de la main, pour l'assistance au diagnostic des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of playul and automatized assessment of motor function in patients with NMD: MFM-Digital study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT OF PLAYFUL AND AUTOMATIZED ASSESSMENT OF MOTOR FUNCTION IN PATIENTS WITH NMD: MFM-DIGITAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daron Acemoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of motor function in patients with Spinal Muscular Atrophy: MFM-digital study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gomes Lisboade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Phisical and Rehabilitation Medecine World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized assessment of motor function in patients with NMD: MFM-Digital Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Physical and Rehabilitation Medecine World Congress, ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées du CoP et du CoM pour l'évaluation posturale, pour une évolution de la pratique médicale en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNS 2017 - 12th European Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 21 (P3-116), European Journal Of Paediatric Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method using the sensor kinect for motor functions evaluation in SMA Type 2 and 3 Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method for motor functions evaluation in SMA type 2 and 3 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Etienne, France. 59 (e84), Annals of Physical and Rehabilitation Medicine. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of balance with test of strategies of balance on a force platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Sampaio Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fisioterapia Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Joao Pessoa, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for driving evaluation by physical therapists for children with neuromuscular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Health Systems Design Research (HSDR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences et Technologies au service des personnes handicapées pour la pratique musicale instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en Recherche. Préface livre « Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-85-237-1523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Ergonomique du Matériel Musical : un projet interdisciplinaire concret au service des enfants handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences en Ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Medical, pp.196-203, 2008, Renontres en Médecine physique et de réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.93-107, 2007, ISBN - 978-2-7462-1819-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception de systèmes dans le médical : prise en compte des spécificités utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Communauté Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition autour des instruments de musique adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0900323. CI. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;rez de los Cobos Cintas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Monteiro de Almeida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333898v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Almeida de Freitas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianny Victoria Morais de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Raquel Ortiz Gomes Stolt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Kopczynski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pokaha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tchakui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fonseca Livramento da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Luce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabyenne Borloz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kindlein Junior" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Leao Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_47" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.288" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cuarelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Misset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reisa Miranda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ishigaki Seito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Tomazini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Werba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autreau J&#233;remiah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Phan Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Xuereb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mader" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451842v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana de Castro Perez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370670v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meillon &amp; Morgan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Agnino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amabile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santarpino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59958/hsf.8419" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Aguiar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156429" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192625v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius A de Carvalho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1646820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925894v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.470" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1226" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Baker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-008-0006-x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291031v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192638v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Servais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomes Lisboade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925920v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reis Miranda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sampaio Martins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287245v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107019v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912317v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086331v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370644v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370093v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911968v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Kopczynski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pokaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tchakui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Almeida de Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianny Victoria Morais de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Raquel Ortiz Gomes Stolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Monteiro de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;rez de los Cobos Cintas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.137" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fonseca Livramento da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Luce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabyenne Borloz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Leao Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_47" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kindlein Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cuarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Misset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reisa Miranda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ishigaki Seito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Tomazini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Werba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autreau J&#233;remiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Phan Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Xuereb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thony" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana de Castro Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370670v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meillon &amp; Morgan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68984" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Agnino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amabile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santarpino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59958/hsf.8419" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Aguiar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156429" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192625v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius A de Carvalho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1646820" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.470" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1226" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Baker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-008-0006-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291031v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Servais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomes Lisboade" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reis Miranda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sampaio Martins" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>