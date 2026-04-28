--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thomann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du Prototypage Rapide dans l'évaluation de textures, de formes et de dimensions d'artefacts tactiles accessibles aux aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie your hair with one hand : an innovative solution for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Kopczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pokaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tchakui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Unite! Dialogue : Share Your Tech Project with a Social Impact!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNITE! University Network for Innovation, Technology and Engineering, Feb 2025, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOMPANHAMENTO DA FUNCIONALIDADE DE UMA PESSOA QUE UTILIZA PRÓTESE DE MEMBRO SUPERIOR IMPRESSA EM 3D: estudo de caso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Almeida de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucianny Victoria Morais de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Raquel Ortiz Gomes Stolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENIPCD : II Encontro Nordestino de Integração da Pessoa com Deficiência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFPB, departamento de Fiosioterapia, Oct 2025, Joao Pessoa, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN E EMPATIA: COMO ABORDAGENS INCLUSIVAS REDEFINEM PERCEPÇÕES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABERGO : Congresso Brasileiro de Ergonomia e factores humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Fortaleza (BRAZIL), Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Gestuelle en Réalité Mixte pour l'enseignement des étudiants en maïeutique afin d'agir sur leur niveau d'anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 19ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Mixed Reality Gesture Simulation System for Midwifery Students' Anxiety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From customer to product: design tools for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour changer les perceptions : L'approche participative transforme la perspective des jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs Jeunes Chercheues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2025, Paris, France. p. 56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Otrante, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Loras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game Design Principles for Motor Evaluation of Patients with Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xeniya Pystina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International design conference - Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1351-1360, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomazewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un jumeau numérique pour l’évaluation de la motrice fine de patients atteints de troubles neuromusculaires Application à l’échelle d’évluation de la MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma experiência em ambiente remoto: teste com a ferramenta digital de projeto TRÊS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 PROJETAR, ARQUITETURA, CIDADE E PAISAGEM PROJETAR EM CONTEXTO DE CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes, L’insertion professionnelle des étudiants atteints d’un handicap : Analyse de l’existant et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2021, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Haute Alsace, Jun 2021, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account users' perceptions in the design process: Principles to create a digital design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leao Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM and the new paradigms in material selection, manufacturing processes and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kindlein Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual International Symposium on the Future of STEAM (sciences, technology, engineering, arts and mathematics) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a motor functions assessment system based on the MFM scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social participation through music : The interest of cross-evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e assises nationales de l’ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Game Scenario Applicable to the Assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC 2019 – Colloque Jeunes Chercheuses Jeunes Chercheurs Handicap, Vieillissement, Indépendance, Insertion, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Dexterity: Design for Automatic Evaluation of Item 18 of MFM Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool based on Sensory Perception, Usability and Universal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the postural balance in a more efficient and less expensive way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a digital interface for assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design, IHSED2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal motor function assessments of children with spinal muscular atrophy: the use of a tablets as a part of the proposed kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine, ESPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation automatisée et ludique de la fonction motrice : le projet Kinect MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Pédiatrie (SFP) et Congrès de la Société Francophone d’Etudes et de Recherche sur les Handicaps de l’Enfance (SFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'équilibre posturale par la mesure simultanée du CoP et du CoM Conceptiond d'une plateforme de force couplée à un capteur Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ishigaki Seito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach interdisciplinary: case study for Product Design in Assistive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Werba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Joint Conf. on Mechanics, Design Engineering and Advanced Manufacturing, JCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology applied to surgery and disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of Industrial Engineering – ENEGEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacture in Healthcare at Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Additive Manufacture in Healthcare - WIMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Campina Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory research about the customization or personalization of assistive products for walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autreau Jéremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la réalité virtuelle pour l'innovation en chirurgie orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech'N'Use. De l'acceptabilité à l'usage des technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMF Grenoble, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une commercialisation des produits adaptés : &amp;quot;du prototype à la série&amp;quot; ou &amp;quot;de la formation universitaire à l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et le transfert de technologies vers les entreprises dans le domaine du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milano, Italy. pp.111 - 116, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un accès à la musique pour tous : l'interdisciplinarité au service de l'inclusion sociale des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of innovative surgical instrument using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert's evaluation of innovative surgical instrument and operative procedure using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality coupled with adapted physical interface for a better evaluation of the innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a clip product based on customer needs for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bocchum, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the user centred design approach in industrial engineering school: Application in design for trauma intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d'Adaptation Ergonomique du Matériel Musical : Source d'activités pédagogiques à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Toxopeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grozav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational perspective to integrate the handicap in the engineering program: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana de Castro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Engineering and Product Design Education, E&amp;PDE09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a prosthetic arm: experimental validation with the user and an adapted software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic and Automation, ICRA09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Adaptation of Musical Materials Project: First experience feedbacks of a Two-year multidisciplinary human experience of mechanical engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E&amp;PDE08, International Conference on Engineering and Product Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthep Butdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiwat Noomtong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Manufacturing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology including PD and SBD in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design, Control Choices and first Return of Use of a Prosthetic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meillon & Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut de la Production et des organisations Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and tracking Colon's &amp;quot;Pattern&amp;quot; from Colonoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, Canada. pp.65-71, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Extended Reality Simulation Intervention on Midwifery Students’ Anxiety: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Di Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e68984-e68984. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/68984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application of an Ergonomic Holographic Device to Optimize Port Placement in Robotic Mitral Valve Surgery: Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Agnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santarpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">heart surgery forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.E363-E366. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59958/hsf.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of assistive technology to assess distal motor function in subjects with neuromuscular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000534. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Image-Analysis Techniques for Monitoring Chronic Neck Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (15), pp.6429. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14156429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring People With Spinal Muscular Atrophy on the Motor Function Measure Using the Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Physical Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PEP.0000000000000968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized upper limb orthosis necessitates variety of tools during the development process: hemiplegic child case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius A de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1646820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique musicale pour les personnes en situation de Handicap : processus de conception basé sur la modularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with Spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse empirique des points de blocage dans le processus de soutien à domicile des personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.321-341. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.165.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and motor aspects of a coincidence-timing task in Cerebral Palsy children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 602, pp.33-37. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une commande adaptée à l'utilisation d'une prothèse myoélectrique de membre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an autonomous bendable tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-008-0006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception tactile : de la production manuelle au prototypage rapide inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Metz, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure de proprioception cervicale : Conception dédiée aux professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un outil d'analyse biométrique de la main, pour l'assistance au diagnostic des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of playul and automatized assessment of motor function in patients with NMD: MFM-Digital study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT OF PLAYFUL AND AUTOMATIZED ASSESSMENT OF MOTOR FUNCTION IN PATIENTS WITH NMD: MFM-DIGITAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daron Acemoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of motor function in patients with Spinal Muscular Atrophy: MFM-digital study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gomes Lisboade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Phisical and Rehabilitation Medecine World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized assessment of motor function in patients with NMD: MFM-Digital Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Physical and Rehabilitation Medecine World Congress, ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées du CoP et du CoM pour l'évaluation posturale, pour une évolution de la pratique médicale en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNS 2017 - 12th European Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 21 (P3-116), European Journal Of Paediatric Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method using the sensor kinect for motor functions evaluation in SMA Type 2 and 3 Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method for motor functions evaluation in SMA type 2 and 3 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Etienne, France. 59 (e84), Annals of Physical and Rehabilitation Medicine. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of balance with test of strategies of balance on a force platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Sampaio Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fisioterapia Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Joao Pessoa, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for driving evaluation by physical therapists for children with neuromuscular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Health Systems Design Research (HSDR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences et Technologies au service des personnes handicapées pour la pratique musicale instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en Recherche. Préface livre « Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-85-237-1523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Ergonomique du Matériel Musical : un projet interdisciplinaire concret au service des enfants handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences en Ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Medical, pp.196-203, 2008, Renontres en Médecine physique et de réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.93-107, 2007, ISBN - 978-2-7462-1819-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception de systèmes dans le médical : prise en compte des spécificités utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Communauté Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition autour des instruments de musique adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0900323. CI. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thomann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception tactile : de la production manuelle au prototypage rapide inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Metz, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure de proprioception cervicale : Conception dédiée aux professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un outil d'analyse biométrique de la main, pour l'assistance au diagnostic des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of playul and automatized assessment of motor function in patients with NMD: MFM-Digital study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT OF PLAYFUL AND AUTOMATIZED ASSESSMENT OF MOTOR FUNCTION IN PATIENTS WITH NMD: MFM-DIGITAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daron Acemoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of motor function in patients with Spinal Muscular Atrophy: MFM-digital study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gomes Lisboade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Phisical and Rehabilitation Medecine World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized assessment of motor function in patients with NMD: MFM-Digital Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Physical and Rehabilitation Medecine World Congress, ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées du CoP et du CoM pour l'évaluation posturale, pour une évolution de la pratique médicale en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNS 2017 - 12th European Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 21 (P3-116), European Journal Of Paediatric Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method using the sensor kinect for motor functions evaluation in SMA Type 2 and 3 Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method for motor functions evaluation in SMA type 2 and 3 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Etienne, France. 59 (e84), Annals of Physical and Rehabilitation Medicine. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of balance with test of strategies of balance on a force platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Sampaio Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fisioterapia Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Joao Pessoa, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of assistive technology to assess distal motor function in subjects with neuromuscular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000534. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Extended Reality Simulation Intervention on Midwifery Students’ Anxiety: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Di Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e68984-e68984. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/68984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application of an Ergonomic Holographic Device to Optimize Port Placement in Robotic Mitral Valve Surgery: Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Agnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santarpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">heart surgery forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.E363-E366. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59958/hsf.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Image-Analysis Techniques for Monitoring Chronic Neck Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (15), pp.6429. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14156429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring People With Spinal Muscular Atrophy on the Motor Function Measure Using the Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Physical Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PEP.0000000000000968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized upper limb orthosis necessitates variety of tools during the development process: hemiplegic child case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius A de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1646820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique musicale pour les personnes en situation de Handicap : processus de conception basé sur la modularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with Spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse empirique des points de blocage dans le processus de soutien à domicile des personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.321-341. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.165.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and motor aspects of a coincidence-timing task in Cerebral Palsy children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 602, pp.33-37. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une commande adaptée à l'utilisation d'une prothèse myoélectrique de membre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an autonomous bendable tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-008-0006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Gestuelle en Réalité Mixte pour l'enseignement des étudiants en maïeutique afin d'agir sur leur niveau d'anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 19ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN E EMPATIA: COMO ABORDAGENS INCLUSIVAS REDEFINEM PERCEPÇÕES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABERGO : Congresso Brasileiro de Ergonomia e factores humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Fortaleza (BRAZIL), Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOMPANHAMENTO DA FUNCIONALIDADE DE UMA PESSOA QUE UTILIZA PRÓTESE DE MEMBRO SUPERIOR IMPRESSA EM 3D: estudo de caso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Almeida de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucianny Victoria Morais de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Raquel Ortiz Gomes Stolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENIPCD : II Encontro Nordestino de Integração da Pessoa com Deficiência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFPB, departamento de Fiosioterapia, Oct 2025, Joao Pessoa, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie your hair with one hand : an innovative solution for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Kopczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pokaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tchakui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Unite! Dialogue : Share Your Tech Project with a Social Impact!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNITE! University Network for Innovation, Technology and Engineering, Feb 2025, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du Prototypage Rapide dans l'évaluation de textures, de formes et de dimensions d'artefacts tactiles accessibles aux aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Mixed Reality Gesture Simulation System for Midwifery Students' Anxiety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From customer to product: design tools for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour changer les perceptions : L'approche participative transforme la perspective des jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs Jeunes Chercheues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2025, Paris, France. p. 56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Otrante, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Loras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomazewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game Design Principles for Motor Evaluation of Patients with Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xeniya Pystina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International design conference - Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1351-1360, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un jumeau numérique pour l’évaluation de la motrice fine de patients atteints de troubles neuromusculaires Application à l’échelle d’évluation de la MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma experiência em ambiente remoto: teste com a ferramenta digital de projeto TRÊS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 PROJETAR, ARQUITETURA, CIDADE E PAISAGEM PROJETAR EM CONTEXTO DE CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes, L’insertion professionnelle des étudiants atteints d’un handicap : Analyse de l’existant et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2021, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Haute Alsace, Jun 2021, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a motor functions assessment system based on the MFM scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM and the new paradigms in material selection, manufacturing processes and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kindlein Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual International Symposium on the Future of STEAM (sciences, technology, engineering, arts and mathematics) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account users' perceptions in the design process: Principles to create a digital design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leao Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool based on Sensory Perception, Usability and Universal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Game Scenario Applicable to the Assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC 2019 – Colloque Jeunes Chercheuses Jeunes Chercheurs Handicap, Vieillissement, Indépendance, Insertion, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social participation through music : The interest of cross-evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e assises nationales de l’ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Dexterity: Design for Automatic Evaluation of Item 18 of MFM Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a digital interface for assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design, IHSED2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the postural balance in a more efficient and less expensive way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal motor function assessments of children with spinal muscular atrophy: the use of a tablets as a part of the proposed kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine, ESPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation automatisée et ludique de la fonction motrice : le projet Kinect MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Pédiatrie (SFP) et Congrès de la Société Francophone d’Etudes et de Recherche sur les Handicaps de l’Enfance (SFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'équilibre posturale par la mesure simultanée du CoP et du CoM Conceptiond d'une plateforme de force couplée à un capteur Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ishigaki Seito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach interdisciplinary: case study for Product Design in Assistive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Werba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Joint Conf. on Mechanics, Design Engineering and Advanced Manufacturing, JCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology applied to surgery and disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of Industrial Engineering – ENEGEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory research about the customization or personalization of assistive products for walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autreau Jéremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacture in Healthcare at Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Additive Manufacture in Healthcare - WIMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Campina Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un accès à la musique pour tous : l'interdisciplinarité au service de l'inclusion sociale des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une commercialisation des produits adaptés : &amp;quot;du prototype à la série&amp;quot; ou &amp;quot;de la formation universitaire à l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et le transfert de technologies vers les entreprises dans le domaine du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la réalité virtuelle pour l'innovation en chirurgie orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech'N'Use. De l'acceptabilité à l'usage des technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMF Grenoble, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milano, Italy. pp.111 - 116, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a clip product based on customer needs for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bocchum, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of innovative surgical instrument using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert's evaluation of innovative surgical instrument and operative procedure using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality coupled with adapted physical interface for a better evaluation of the innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d'Adaptation Ergonomique du Matériel Musical : Source d'activités pédagogiques à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the user centred design approach in industrial engineering school: Application in design for trauma intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Toxopeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grozav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational perspective to integrate the handicap in the engineering program: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana de Castro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Engineering and Product Design Education, E&amp;PDE09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a prosthetic arm: experimental validation with the user and an adapted software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic and Automation, ICRA09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthep Butdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiwat Noomtong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Manufacturing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Adaptation of Musical Materials Project: First experience feedbacks of a Two-year multidisciplinary human experience of mechanical engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E&amp;PDE08, International Conference on Engineering and Product Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design, Control Choices and first Return of Use of a Prosthetic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology including PD and SBD in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and tracking Colon's &amp;quot;Pattern&amp;quot; from Colonoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, Canada. pp.65-71, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meillon & Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut de la Production et des organisations Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for driving evaluation by physical therapists for children with neuromuscular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Health Systems Design Research (HSDR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences et Technologies au service des personnes handicapées pour la pratique musicale instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en Recherche. Préface livre « Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-85-237-1523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Ergonomique du Matériel Musical : un projet interdisciplinaire concret au service des enfants handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences en Ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Medical, pp.196-203, 2008, Renontres en Médecine physique et de réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.93-107, 2007, ISBN - 978-2-7462-1819-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception de systèmes dans le médical : prise en compte des spécificités utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Communauté Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition autour des instruments de musique adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0900323. CI. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Kopczynski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pokaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tchakui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Almeida de Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianny Victoria Morais de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Raquel Ortiz Gomes Stolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Monteiro de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;rez de los Cobos Cintas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.137" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fonseca Livramento da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Luce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabyenne Borloz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Leao Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_47" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kindlein Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cuarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Misset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reisa Miranda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ishigaki Seito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Tomazini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Werba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autreau J&#233;remiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Phan Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Xuereb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thony" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana de Castro Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370670v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meillon &amp; Morgan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68984" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Agnino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amabile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santarpino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59958/hsf.8419" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Aguiar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156429" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192625v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius A de Carvalho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1646820" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.470" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1226" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Baker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.043" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-008-0006-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291031v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Servais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomes Lisboade" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reis Miranda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sampaio Martins" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cuarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Servais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomes Lisboade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reis Miranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Tomazini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sampaio Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;rez de los Cobos Cintas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Agnino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santarpino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59958/hsf.8419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius A de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1646820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Baker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artigue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-008-0006-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Monteiro de Almeida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Almeida de Freitas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianny Victoria Morais de Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Raquel Ortiz Gomes Stolt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Kopczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pokaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tchakui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.137" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fonseca Livramento da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Luce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabyenne Borloz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kindlein Junior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Leao Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_47" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.272" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192640v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Misset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reisa Miranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ishigaki Seito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Werba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244313v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autreau J&#233;remiah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Xuereb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Phan Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thony" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana de Castro Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400808v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370670v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184663v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.35" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meillon &amp; Morgan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>