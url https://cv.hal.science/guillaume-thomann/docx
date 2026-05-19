--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thomann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception tactile : de la production manuelle au prototypage rapide inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Metz, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure de proprioception cervicale : Conception dédiée aux professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un outil d'analyse biométrique de la main, pour l'assistance au diagnostic des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of playul and automatized assessment of motor function in patients with NMD: MFM-Digital study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT OF PLAYFUL AND AUTOMATIZED ASSESSMENT OF MOTOR FUNCTION IN PATIENTS WITH NMD: MFM-DIGITAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daron Acemoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of motor function in patients with Spinal Muscular Atrophy: MFM-digital study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gomes Lisboade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Phisical and Rehabilitation Medecine World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized assessment of motor function in patients with NMD: MFM-Digital Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Physical and Rehabilitation Medecine World Congress, ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées du CoP et du CoM pour l'évaluation posturale, pour une évolution de la pratique médicale en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNS 2017 - 12th European Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 21 (P3-116), European Journal Of Paediatric Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method using the sensor kinect for motor functions evaluation in SMA Type 2 and 3 Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method for motor functions evaluation in SMA type 2 and 3 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Etienne, France. 59 (e84), Annals of Physical and Rehabilitation Medicine. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of balance with test of strategies of balance on a force platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Sampaio Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fisioterapia Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Joao Pessoa, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of assistive technology to assess distal motor function in subjects with neuromuscular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000534. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Extended Reality Simulation Intervention on Midwifery Students’ Anxiety: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Di Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e68984-e68984. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/68984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application of an Ergonomic Holographic Device to Optimize Port Placement in Robotic Mitral Valve Surgery: Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Agnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santarpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">heart surgery forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.E363-E366. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59958/hsf.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Image-Analysis Techniques for Monitoring Chronic Neck Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (15), pp.6429. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14156429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring People With Spinal Muscular Atrophy on the Motor Function Measure Using the Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Physical Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PEP.0000000000000968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized upper limb orthosis necessitates variety of tools during the development process: hemiplegic child case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius A de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1646820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique musicale pour les personnes en situation de Handicap : processus de conception basé sur la modularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with Spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse empirique des points de blocage dans le processus de soutien à domicile des personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.321-341. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.165.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and motor aspects of a coincidence-timing task in Cerebral Palsy children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 602, pp.33-37. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une commande adaptée à l'utilisation d'une prothèse myoélectrique de membre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an autonomous bendable tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-008-0006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Gestuelle en Réalité Mixte pour l'enseignement des étudiants en maïeutique afin d'agir sur leur niveau d'anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 19ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN E EMPATIA: COMO ABORDAGENS INCLUSIVAS REDEFINEM PERCEPÇÕES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABERGO : Congresso Brasileiro de Ergonomia e factores humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Fortaleza (BRAZIL), Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOMPANHAMENTO DA FUNCIONALIDADE DE UMA PESSOA QUE UTILIZA PRÓTESE DE MEMBRO SUPERIOR IMPRESSA EM 3D: estudo de caso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Almeida de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucianny Victoria Morais de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Raquel Ortiz Gomes Stolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENIPCD : II Encontro Nordestino de Integração da Pessoa com Deficiência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFPB, departamento de Fiosioterapia, Oct 2025, Joao Pessoa, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie your hair with one hand : an innovative solution for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Kopczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pokaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tchakui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Unite! Dialogue : Share Your Tech Project with a Social Impact!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNITE! University Network for Innovation, Technology and Engineering, Feb 2025, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du Prototypage Rapide dans l'évaluation de textures, de formes et de dimensions d'artefacts tactiles accessibles aux aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Mixed Reality Gesture Simulation System for Midwifery Students' Anxiety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From customer to product: design tools for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour changer les perceptions : L'approche participative transforme la perspective des jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs Jeunes Chercheues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2025, Paris, France. p. 56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Otrante, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Loras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomazewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game Design Principles for Motor Evaluation of Patients with Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xeniya Pystina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International design conference - Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1351-1360, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un jumeau numérique pour l’évaluation de la motrice fine de patients atteints de troubles neuromusculaires Application à l’échelle d’évluation de la MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma experiência em ambiente remoto: teste com a ferramenta digital de projeto TRÊS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 PROJETAR, ARQUITETURA, CIDADE E PAISAGEM PROJETAR EM CONTEXTO DE CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes, L’insertion professionnelle des étudiants atteints d’un handicap : Analyse de l’existant et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2021, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Haute Alsace, Jun 2021, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a motor functions assessment system based on the MFM scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM and the new paradigms in material selection, manufacturing processes and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kindlein Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual International Symposium on the Future of STEAM (sciences, technology, engineering, arts and mathematics) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account users' perceptions in the design process: Principles to create a digital design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leao Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool based on Sensory Perception, Usability and Universal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Game Scenario Applicable to the Assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC 2019 – Colloque Jeunes Chercheuses Jeunes Chercheurs Handicap, Vieillissement, Indépendance, Insertion, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social participation through music : The interest of cross-evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e assises nationales de l’ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Dexterity: Design for Automatic Evaluation of Item 18 of MFM Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a digital interface for assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design, IHSED2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the postural balance in a more efficient and less expensive way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal motor function assessments of children with spinal muscular atrophy: the use of a tablets as a part of the proposed kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine, ESPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation automatisée et ludique de la fonction motrice : le projet Kinect MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Pédiatrie (SFP) et Congrès de la Société Francophone d’Etudes et de Recherche sur les Handicaps de l’Enfance (SFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'équilibre posturale par la mesure simultanée du CoP et du CoM Conceptiond d'une plateforme de force couplée à un capteur Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ishigaki Seito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach interdisciplinary: case study for Product Design in Assistive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Werba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Joint Conf. on Mechanics, Design Engineering and Advanced Manufacturing, JCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology applied to surgery and disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of Industrial Engineering – ENEGEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory research about the customization or personalization of assistive products for walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autreau Jéremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacture in Healthcare at Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Additive Manufacture in Healthcare - WIMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Campina Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un accès à la musique pour tous : l'interdisciplinarité au service de l'inclusion sociale des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une commercialisation des produits adaptés : &amp;quot;du prototype à la série&amp;quot; ou &amp;quot;de la formation universitaire à l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et le transfert de technologies vers les entreprises dans le domaine du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la réalité virtuelle pour l'innovation en chirurgie orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech'N'Use. De l'acceptabilité à l'usage des technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMF Grenoble, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milano, Italy. pp.111 - 116, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a clip product based on customer needs for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bocchum, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of innovative surgical instrument using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert's evaluation of innovative surgical instrument and operative procedure using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality coupled with adapted physical interface for a better evaluation of the innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d'Adaptation Ergonomique du Matériel Musical : Source d'activités pédagogiques à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the user centred design approach in industrial engineering school: Application in design for trauma intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Toxopeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grozav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational perspective to integrate the handicap in the engineering program: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana de Castro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Engineering and Product Design Education, E&amp;PDE09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a prosthetic arm: experimental validation with the user and an adapted software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic and Automation, ICRA09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthep Butdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiwat Noomtong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Manufacturing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Adaptation of Musical Materials Project: First experience feedbacks of a Two-year multidisciplinary human experience of mechanical engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E&amp;PDE08, International Conference on Engineering and Product Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design, Control Choices and first Return of Use of a Prosthetic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology including PD and SBD in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and tracking Colon's &amp;quot;Pattern&amp;quot; from Colonoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, Canada. pp.65-71, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meillon & Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut de la Production et des organisations Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for driving evaluation by physical therapists for children with neuromuscular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Health Systems Design Research (HSDR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences et Technologies au service des personnes handicapées pour la pratique musicale instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en Recherche. Préface livre « Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-85-237-1523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Ergonomique du Matériel Musical : un projet interdisciplinaire concret au service des enfants handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences en Ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Medical, pp.196-203, 2008, Renontres en Médecine physique et de réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.93-107, 2007, ISBN - 978-2-7462-1819-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception de systèmes dans le médical : prise en compte des spécificités utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Communauté Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition autour des instruments de musique adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0900323. CI. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Thomann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception tactile : de la production manuelle au prototypage rapide inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Metz, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de mesure de proprioception cervicale : Conception dédiée aux professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un outil d'analyse biométrique de la main, pour l'assistance au diagnostic des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.4, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project of playul and automatized assessment of motor function in patients with NMD: MFM-Digital study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability (EACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJECT OF PLAYFUL AND AUTOMATIZED ASSESSMENT OF MOTOR FUNCTION IN PATIENTS WITH NMD: MFM-DIGITAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daron Acemoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence de la European Academy of Childhood Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of motor function in patients with Spinal Muscular Atrophy: MFM-digital study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gomes Lisboade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Phisical and Rehabilitation Medecine World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized assessment of motor function in patients with NMD: MFM-Digital Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Society of Physical and Rehabilitation Medecine World Congress, ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures simultanées du CoP et du CoM pour l'évaluation posturale, pour une évolution de la pratique médicale en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNS 2017 - 12th European Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 21 (P3-116), European Journal Of Paediatric Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method using the sensor kinect for motor functions evaluation in SMA Type 2 and 3 Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative method for motor functions evaluation in SMA type 2 and 3 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint-Etienne, France. 59 (e84), Annals of Physical and Rehabilitation Medicine. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of balance with test of strategies of balance on a force platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reis Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Sampaio Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Fisioterapia Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Joao Pessoa, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of assistive technology to assess distal motor function in subjects with neuromuscular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine de Lattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.e0000534. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Extended Reality Simulation Intervention on Midwifery Students’ Anxiety: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Di Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e68984-e68984. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/68984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Application of an Ergonomic Holographic Device to Optimize Port Placement in Robotic Mitral Valve Surgery: Proof-of-Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Agnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Santarpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">heart surgery forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.E363-E366. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59958/hsf.8419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Image-Analysis Techniques for Monitoring Chronic Neck Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Celso Freire Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (15), pp.6429. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14156429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring People With Spinal Muscular Atrophy on the Motor Function Measure Using the Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Physical Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PEP.0000000000000968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, measurement and control C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized upper limb orthosis necessitates variety of tools during the development process: hemiplegic child case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius A de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1646820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique musicale pour les personnes en situation de Handicap : processus de conception basé sur la modularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with Spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Microsoft Kinect during motor function assessments of patients with spinal muscular atrophy children: Kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpn.2017.04.1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse empirique des points de blocage dans le processus de soutien à domicile des personnes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.321-341. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.165.0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and motor aspects of a coincidence-timing task in Cerebral Palsy children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 602, pp.33-37. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'une commande adaptée à l'utilisation d'une prothèse myoélectrique de membre supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de l'Orthopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of an autonomous bendable tip for colonoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.103-114. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12213-008-0006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN E EMPATIA: COMO ABORDAGENS INCLUSIVAS REDEFINEM PERCEPÇÕES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABERGO : Congresso Brasileiro de Ergonomia e factores humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Fortaleza (BRAZIL), Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Gestuelle en Réalité Mixte pour l'enseignement des étudiants en maïeutique afin d'agir sur leur niveau d'anxiété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 19ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOMPANHAMENTO DA FUNCIONALIDADE DE UMA PESSOA QUE UTILIZA PRÓTESE DE MEMBRO SUPERIOR IMPRESSA EM 3D: estudo de caso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Almeida de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucianny Victoria Morais de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Raquel Ortiz Gomes Stolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ENIPCD : II Encontro Nordestino de Integração da Pessoa com Deficiência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFPB, departamento de Fiosioterapia, Oct 2025, Joao Pessoa, Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie your hair with one hand : an innovative solution for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Kopczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pokaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tchakui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Unite! Dialogue : Share Your Tech Project with a Social Impact!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNITE! University Network for Innovation, Technology and Engineering, Feb 2025, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du Prototypage Rapide dans l'évaluation de textures, de formes et de dimensions d'artefacts tactiles accessibles aux aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Mixed Reality Gesture Simulation System for Midwifery Students' Anxiety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pérez de los Cobos Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Marco Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From customer to product: design tools for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Patras, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pour changer les perceptions : L'approche participative transforme la perspective des jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Augusto Monteiro de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeune Chercheurs Jeunes Chercheues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2025, Paris, France. p. 56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Care Process for the Use of Augmented Reality in Robotic Cardiac Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daarshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INTERNATIONAL CONFERENCE ON HEALTH CARE SYSTEMS ENGINEERING (HCSE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koç University, Jul 2025, Istanbul, Turkey. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality in Robotic Mitral Valve Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Devarmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Malmivirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lasa-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Otrante, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Loras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyna Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomazewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game Design Principles for Motor Evaluation of Patients with Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xeniya Pystina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International design conference - Design 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1351-1360, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Villi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un jumeau numérique pour l’évaluation de la motrice fine de patients atteints de troubles neuromusculaires Application à l’échelle d’évluation de la MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma experiência em ambiente remoto: teste com a ferramenta digital de projeto TRÊS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 PROJETAR, ARQUITETURA, CIDADE E PAISAGEM PROJETAR EM CONTEXTO DE CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes, L’insertion professionnelle des étudiants atteints d’un handicap : Analyse de l’existant et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2021, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Haute Alsace, Jun 2021, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEAM and the new paradigms in material selection, manufacturing processes and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Kindlein Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual International Symposium on the Future of STEAM (sciences, technology, engineering, arts and mathematics) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a motor functions assessment system based on the MFM scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account users' perceptions in the design process: Principles to create a digital design tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leao Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool based on Sensory Perception, Usability and Universal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Fonseca Livramento da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social participation through music : The interest of cross-evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e assises nationales de l’ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Game Scenario Applicable to the Assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCJC 2019 – Colloque Jeunes Chercheuses Jeunes Chercheurs Handicap, Vieillissement, Indépendance, Insertion, Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Dias Leão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Dexterity: Design for Automatic Evaluation of Item 18 of MFM Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a digital interface for assessment of motor function based on MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Human Systems Engineering and Design, IHSED2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the postural balance in a more efficient and less expensive way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Cuarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gomes Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distal motor function assessments of children with spinal muscular atrophy: the use of a tablets as a part of the proposed kinect-MFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Physical and Rehabilitation Medicine, ESPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation automatisée et ludique de la fonction motrice : le projet Kinect MFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Pédiatrie (SFP) et Congrès de la Société Francophone d’Etudes et de Recherche sur les Handicaps de l’Enfance (SFERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'équilibre posturale par la mesure simultanée du CoP et du CoM Conceptiond d'une plateforme de force couplée à un capteur Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ishigaki Seito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Elias Tomazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Cristina Reisa Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach interdisciplinary: case study for Product Design in Assistive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Werba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Joint Conf. on Mechanics, Design Engineering and Advanced Manufacturing, JCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology applied to surgery and disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of Industrial Engineering – ENEGEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Joao Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacture in Healthcare at Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Additive Manufacture in Healthcare - WIMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Campina Grande, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory research about the customization or personalization of assistive products for walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autreau Jéremiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015 (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vuillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un accès à la musique pour tous : l'interdisciplinarité au service de l'inclusion sociale des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la réalité virtuelle pour l'innovation en chirurgie orthopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech'N'Use. De l'acceptabilité à l'usage des technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPMF Grenoble, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une commercialisation des produits adaptés : &amp;quot;du prototype à la série&amp;quot; ou &amp;quot;de la formation universitaire à l'industrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et le transfert de technologies vers les entreprises dans le domaine du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Milano, Italy. pp.111 - 116, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.03.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a clip product based on customer needs for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bocchum, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of innovative surgical instrument using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert's evaluation of innovative surgical instrument and operative procedure using haptic interface in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality coupled with adapted physical interface for a better evaluation of the innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Minh Phan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d'Adaptation Ergonomique du Matériel Musical : Source d'activités pédagogiques à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the user centred design approach in industrial engineering school: Application in design for trauma intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Prototyping : first practice of a European research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Toxopeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grozav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management PLM'09 Supporting the extended enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.232-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational perspective to integrate the handicap in the engineering program: case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana de Castro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Engineering and Product Design Education, E&amp;PDE09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a prosthetic arm: experimental validation with the user and an adapted software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic and Automation, ICRA09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthep Butdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaiwat Noomtong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Manufacturing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Adaptation of Musical Materials Project: First experience feedbacks of a Two-year multidisciplinary human experience of mechanical engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E&amp;PDE08, International Conference on Engineering and Product Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design, Control Choices and first Return of Use of a Prosthetic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Artigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology including PD and SBD in Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and tracking Colon's &amp;quot;Pattern&amp;quot; from Colonoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Québec, Canada. pp.65-71, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meillon & Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Institut de la Production et des organisations Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des étudiants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabyenne Borloz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for driving evaluation by physical therapists for children with neuromuscular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Health Systems Design Research (HSDR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences et Technologies au service des personnes handicapées pour la pratique musicale instrumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité en Recherche. Préface livre « Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecendo pontes: interFaces e lugares de acessibilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-85-237-1523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Ergonomique du Matériel Musical : un projet interdisciplinaire concret au service des enfants handicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences en Ergothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Medical, pp.196-203, 2008, Renontres en Médecine physique et de réadaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de scénarios pour la conception d'outils en Chirurgie Minimalement Invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.93-107, 2007, ISBN - 978-2-7462-1819-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de conception de systèmes dans le médical : prise en compte des spécificités utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Communauté Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition autour des instruments de musique adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0900323. CI. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cuarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Servais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomes Lisboade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reis Miranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Tomazini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sampaio Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;rez de los Cobos Cintas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Agnino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santarpino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59958/hsf.8419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius A de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1646820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Baker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artigue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-008-0006-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Monteiro de Almeida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Almeida de Freitas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianny Victoria Morais de Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Raquel Ortiz Gomes Stolt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Kopczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pokaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tchakui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.137" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fonseca Livramento da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Luce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabyenne Borloz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kindlein Junior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Leao Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_47" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.272" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192640v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Misset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reisa Miranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ishigaki Seito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Werba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244313v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autreau J&#233;remiah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Xuereb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Phan Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thony" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana de Castro Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400808v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370670v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184663v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.35" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meillon &amp; Morgan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Aguiar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Cuarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Servais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomes Lisboade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reis Miranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Tomazini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Sampaio Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;rez de los Cobos Cintas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/68984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Agnino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brembilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Santarpino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59958/hsf.8419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14156429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius A de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1646820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.470" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.1226" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Baker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.06.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artigue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363861v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-008-0006-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Monteiro de Almeida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Almeida de Freitas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianny Victoria Morais de Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Raquel Ortiz Gomes Stolt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Kopczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pokaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tchakui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daarshan Devarmani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Malmivirta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lasa-Rivas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Devarmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.137" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fonseca Livramento da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Luce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabyenne Borloz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Kindlein Junior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972768v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Leao Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_47" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.272" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192640v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Misset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Cristina Reisa Miranda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ishigaki Seito" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Werba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136253v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136255v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autreau J&#233;remiah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Xuereb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Phan Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thony" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mader" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Toxopeus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grozav" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana de Castro Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400808v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370670v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184663v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.35" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meillon &amp; Morgan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107019v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>