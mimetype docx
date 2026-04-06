--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Tiffon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme, travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13unz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une université digitalisée ? Ce que le distanciel fait au travail des enseignant·es-chercheur·es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué en débats. Actes du séminaire &amp;quot;contribution à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°26, pp.29-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dislocations contemporaines du travail. Digitalisation, organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No se puede detener el progreso! El trabajo de los clientes en el marco de la automatización de las cajas de pago en las grandes superficie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°35, pp. 109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las claves para entender la aceptacion de la precaridad institucionalizada de los doctorandos contratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°32, pp. 59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements théoriques du néo-surtravail : réponse à la note critique de Benoît Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.11420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces automates qui nous font travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°366, pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte client. Une analyse comparée des caissières et des kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail : présentation de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autogestions : idées, pratiques, circulations, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDHES; Université d’Évry Paris-Saclay, Jan 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail vivant n’est pas mort. Sa revitalisation est le sentier et l’horizon de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN; LITEM; RITM; LAP, May 2023, Gif-sur-Yvette, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés rencontrées par les cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 25 et 30 de l’AFS; CPN; LIRSA; SAGE; Institut du travail de Strasbourg; CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés des cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les RT 25 et 30 de l’AFS, le CPN, le LIRSA, le SAGE, l’institut du travail de Strasbourg et le CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle émancipation pour quel horizon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emancipation individuelle/collective ?, Journées scientifiques du CPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN, Feb 2019, Evry, Université d'Evry Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et relation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation de service et intersectionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 24 et 25 de l’AFS; AISLF; CPN; CRESPPA-GTM; DySoLab, Mar 2017, Paris, CRESPPA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Macron : une réponse libérale à la crise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise et précarisation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIC-IKI, Jun 2015, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’autogestion en pratiques : quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Simon Le Roulley; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.213-218, 2020, Capitalisme, éthique, institutions, 978-2757430293. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les sentiers de l’autogestion : autogestion-survie et autogestion-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Frédéric Moatty; Simon Le Roulley; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-128, 2020, Capitalisme, éthique, institutions, ‎978-2757430293. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of the Sociology of Work in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employabilité et formation. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béduwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des internautes aux Big Data : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Menger; Simon Paye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Collège de France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation du travail et des travailleurs. Un ressort de la domination et de l’exploitation des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité, ou l’injonction à gérer sa vie comme un capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tiffon; Frédéric Moatty; Dominique Glaymann; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité. Critique d’une notion au regard de ses usages sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail : vers un modèle du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des caissières à l’épreuve des caisses automatiques. Un travail plus dur, moins intéressant et menacé de disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Aballéa; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et sociologie de l’innovation : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-externalisation comme innovation de procédé de service. Un ressort de la rationalisation du travail propre aux activités de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Laëtitia Sibaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-336-29189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pression du flux client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Bercot; Nadia Rahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT Editions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le comportement des clients fait violence : le cas des caissières de la grande distribution spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marnix Dressen; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2011, 978-2915346954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flux pressé tendu : de la rationalisation de l’organisation du travail à la généralisation des files d’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Appay; Steve Jeffery's. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restructurations, précarisation, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2009, 9782915346749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts de l’acceptation de la précarité institutionnalisée des doctorants vacataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microsociologie n’est pas de l’individualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; William Gasparini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2007, 978-2915346510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué. Organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. 2021, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, coll. Capitalisme, éthique, institutions, Nicolas Postel; Richard Sobel, 13 978-2-7574-3029-3. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariées en mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. 2013, Etudes sociologiques, 978-2717865516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire. Travail réflexif sur le statut d'étudiant-enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2009, Logiques sociales, Bruno Péquignot, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation de service, rapport social de service : quelle grille d’analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT: quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Tiffon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme, travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail, espace du politique, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13unz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une université digitalisée ? Ce que le distanciel fait au travail des enseignant·es-chercheur·es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué en débats. Actes du séminaire &amp;quot;contribution à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°26, pp.29-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dislocations contemporaines du travail. Digitalisation, organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No se puede detener el progreso! El trabajo de los clientes en el marco de la automatización de las cajas de pago en las grandes superficie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°35, pp. 109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las claves para entender la aceptacion de la precaridad institucionalizada de los doctorandos contratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°32, pp. 59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements théoriques du néo-surtravail : réponse à la note critique de Benoît Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.11420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces automates qui nous font travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°366, pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte client. Une analyse comparée des caissières et des kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail : présentation de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autogestions : idées, pratiques, circulations, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDHES; Université d’Évry Paris-Saclay, Jan 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail vivant n’est pas mort. Sa revitalisation est le sentier et l’horizon de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN; LITEM; RITM; LAP, May 2023, Gif-sur-Yvette, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés rencontrées par les cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 25 et 30 de l’AFS; CPN; LIRSA; SAGE; Institut du travail de Strasbourg; CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés des cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les RT 25 et 30 de l’AFS, le CPN, le LIRSA, le SAGE, l’institut du travail de Strasbourg et le CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle émancipation pour quel horizon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emancipation individuelle/collective ?, Journées scientifiques du CPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN, Feb 2019, Evry, Université d'Evry Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et relation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation de service et intersectionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 24 et 25 de l’AFS; AISLF; CPN; CRESPPA-GTM; DySoLab, Mar 2017, Paris, CRESPPA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Macron : une réponse libérale à la crise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise et précarisation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIC-IKI, Jun 2015, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’autogestion en pratiques : quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Simon Le Roulley; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.213-218, 2020, Capitalisme, éthique, institutions, 978-2757430293. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les sentiers de l’autogestion : autogestion-survie et autogestion-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Frédéric Moatty; Simon Le Roulley; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-128, 2020, Capitalisme, éthique, institutions, ‎978-2757430293. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of the Sociology of Work in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des internautes aux Big Data : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Menger; Simon Paye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Collège de France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employabilité et formation. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béduwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation du travail et des travailleurs. Un ressort de la domination et de l’exploitation des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité, ou l’injonction à gérer sa vie comme un capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tiffon; Frédéric Moatty; Dominique Glaymann; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité. Critique d’une notion au regard de ses usages sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail : vers un modèle du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des caissières à l’épreuve des caisses automatiques. Un travail plus dur, moins intéressant et menacé de disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Aballéa; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et sociologie de l’innovation : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-externalisation comme innovation de procédé de service. Un ressort de la rationalisation du travail propre aux activités de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Laëtitia Sibaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-336-29189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pression du flux client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Bercot; Nadia Rahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT Editions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le comportement des clients fait violence : le cas des caissières de la grande distribution spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marnix Dressen; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2011, 978-2915346954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flux pressé tendu : de la rationalisation de l’organisation du travail à la généralisation des files d’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Appay; Steve Jeffery's. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restructurations, précarisation, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2009, 9782915346749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts de l’acceptation de la précarité institutionnalisée des doctorants vacataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microsociologie n’est pas de l’individualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; William Gasparini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2007, 978-2915346510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué. Organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. 2021, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, coll. Capitalisme, éthique, institutions, Nicolas Postel; Richard Sobel, 13 978-2-7574-3029-3. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariées en mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. 2013, Etudes sociologiques, 978-2717865516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire. Travail réflexif sur le statut d'étudiant-enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2009, Logiques sociales, Bruno Péquignot, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Guillaume Tiffon &amp;quot;les travail disloqué, organisation liquide et pénibilité mentale&amp;quot;, animé par Thomas Coutrot et Loïc Mazen, Cahier internationaux de la gestion, n°26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation de service, rapport social de service : quelle grille d’analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT: quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.3444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.3444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423254v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>