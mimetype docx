--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Tiffon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme, travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail, espace du politique, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13unz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une université digitalisée ? Ce que le distanciel fait au travail des enseignant·es-chercheur·es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué en débats. Actes du séminaire &amp;quot;contribution à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°26, pp.29-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dislocations contemporaines du travail. Digitalisation, organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No se puede detener el progreso! El trabajo de los clientes en el marco de la automatización de las cajas de pago en las grandes superficie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°35, pp. 109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las claves para entender la aceptacion de la precaridad institucionalizada de los doctorandos contratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°32, pp. 59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements théoriques du néo-surtravail : réponse à la note critique de Benoît Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.11420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces automates qui nous font travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°366, pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte client. Une analyse comparée des caissières et des kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail : présentation de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autogestions : idées, pratiques, circulations, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDHES; Université d’Évry Paris-Saclay, Jan 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail vivant n’est pas mort. Sa revitalisation est le sentier et l’horizon de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN; LITEM; RITM; LAP, May 2023, Gif-sur-Yvette, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés rencontrées par les cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 25 et 30 de l’AFS; CPN; LIRSA; SAGE; Institut du travail de Strasbourg; CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés des cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les RT 25 et 30 de l’AFS, le CPN, le LIRSA, le SAGE, l’institut du travail de Strasbourg et le CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle émancipation pour quel horizon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emancipation individuelle/collective ?, Journées scientifiques du CPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN, Feb 2019, Evry, Université d'Evry Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et relation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation de service et intersectionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 24 et 25 de l’AFS; AISLF; CPN; CRESPPA-GTM; DySoLab, Mar 2017, Paris, CRESPPA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Macron : une réponse libérale à la crise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise et précarisation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIC-IKI, Jun 2015, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’autogestion en pratiques : quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Simon Le Roulley; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.213-218, 2020, Capitalisme, éthique, institutions, 978-2757430293. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les sentiers de l’autogestion : autogestion-survie et autogestion-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Frédéric Moatty; Simon Le Roulley; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-128, 2020, Capitalisme, éthique, institutions, ‎978-2757430293. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of the Sociology of Work in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des internautes aux Big Data : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Menger; Simon Paye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Collège de France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employabilité et formation. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béduwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation du travail et des travailleurs. Un ressort de la domination et de l’exploitation des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité, ou l’injonction à gérer sa vie comme un capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tiffon; Frédéric Moatty; Dominique Glaymann; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité. Critique d’une notion au regard de ses usages sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail : vers un modèle du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des caissières à l’épreuve des caisses automatiques. Un travail plus dur, moins intéressant et menacé de disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Aballéa; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et sociologie de l’innovation : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-externalisation comme innovation de procédé de service. Un ressort de la rationalisation du travail propre aux activités de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Laëtitia Sibaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-336-29189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pression du flux client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Bercot; Nadia Rahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT Editions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le comportement des clients fait violence : le cas des caissières de la grande distribution spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marnix Dressen; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2011, 978-2915346954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flux pressé tendu : de la rationalisation de l’organisation du travail à la généralisation des files d’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Appay; Steve Jeffery's. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restructurations, précarisation, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2009, 9782915346749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts de l’acceptation de la précarité institutionnalisée des doctorants vacataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microsociologie n’est pas de l’individualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; William Gasparini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2007, 978-2915346510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué. Organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. 2021, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, coll. Capitalisme, éthique, institutions, Nicolas Postel; Richard Sobel, 13 978-2-7574-3029-3. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariées en mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. 2013, Etudes sociologiques, 978-2717865516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire. Travail réflexif sur le statut d'étudiant-enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2009, Logiques sociales, Bruno Péquignot, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Guillaume Tiffon &amp;quot;les travail disloqué, organisation liquide et pénibilité mentale&amp;quot;, animé par Thomas Coutrot et Loïc Mazen, Cahier internationaux de la gestion, n°26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation de service, rapport social de service : quelle grille d’analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT: quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Tiffon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que manager veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 28, https://journals.openedition.org/nrt/21599, 2026, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165k0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation de service, rapport social de service : quelle grille d’analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT: quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que manager veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 28, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165jd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme, travail et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail, espace du politique, 26, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13unz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une université digitalisée ? Ce que le distanciel fait au travail des enseignant·es-chercheur·es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué en débats. Actes du séminaire &amp;quot;contribution à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°26, pp.29-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dislocations contemporaines du travail. Digitalisation, organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No se puede detener el progreso! El trabajo de los clientes en el marco de la automatización de las cajas de pago en las grandes superficie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°35, pp. 109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las claves para entender la aceptacion de la precaridad institucionalizada de los doctorandos contratados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°32, pp. 59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fondements théoriques du néo-surtravail : réponse à la note critique de Benoît Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.11420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT : quelle ressource pour le syndicalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise doit venir en complément de l’action syndicale, pas s’y substituer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise CHSCT en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°3, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces automates qui nous font travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°366, pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrainte client. Une analyse comparée des caissières et des kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.3444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale, 192 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-virginie Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Contre-Champ, Guillaume Tiffon, 9782385191894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Leon-Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau, 192 pages, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail disloqué. Organisations liquides et pénibilité mentale du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau. 2021, Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, coll. Capitalisme, éthique, institutions, Nicolas Postel; Richard Sobel, 13 978-2-7574-3029-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariées en mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. 2013, Etudes sociologiques, 978-2717865516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire. Travail réflexif sur le statut d'étudiant-enseignant-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2009, Logiques sociales, Bruno Péquignot, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail : présentation de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Roulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Autogestions : idées, pratiques, circulations, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDHES; Université d’Évry Paris-Saclay, Jan 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail vivant n’est pas mort. Sa revitalisation est le sentier et l’horizon de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortir de l’insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN; LITEM; RITM; LAP, May 2023, Gif-sur-Yvette, ENS Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés rencontrées par les cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 25 et 30 de l’AFS; CPN; LIRSA; SAGE; Institut du travail de Strasbourg; CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants-chercheurs saisi par les difficultés des cadres du privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’université disloquée. La managérialisation à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les RT 25 et 30 de l’AFS, le CPN, le LIRSA, le SAGE, l’institut du travail de Strasbourg et le CRESPPA-GTM, Oct 2022, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle émancipation pour quel horizon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emancipation individuelle/collective ?, Journées scientifiques du CPN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPN, Feb 2019, Evry, Université d'Evry Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et relation de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation de service et intersectionnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 24 et 25 de l’AFS; AISLF; CPN; CRESPPA-GTM; DySoLab, Mar 2017, Paris, CRESPPA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Macron : une réponse libérale à la crise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise et précarisation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIC-IKI, Jun 2015, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Flécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’autogestion en pratiques : quelle émancipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Simon Le Roulley; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.213-218, 2020, Capitalisme, éthique, institutions, 978-2757430293. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les sentiers de l’autogestion : autogestion-survie et autogestion-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chambost; Olivier Cleach; Frédéric Moatty; Simon Le Roulley; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.121-128, 2020, Capitalisme, éthique, institutions, ‎978-2757430293. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.93056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of the Sociology of Work in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et Employabilité Les critères d'âge dans la gestion et les projets de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Perrin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de rennes, 13 p., 2017, 9782753554740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des internautes aux Big Data : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Menger; Simon Paye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Collège de France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employabilité et formation. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béduwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Glaymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l'employabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation du travail et des travailleurs. Un ressort de la domination et de l’exploitation des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité, ou l’injonction à gérer sa vie comme un capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tiffon; Frédéric Moatty; Dominique Glaymann; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le piège de l’employabilité. Critique d’une notion au regard de ses usages sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des caissières à l’épreuve des caisses automatiques. Un travail plus dur, moins intéressant et menacé de disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Aballéa; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail : vers un modèle du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du travail et sociologie de l’innovation : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2014, 9782366300253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automatisation des caisses à la recomposition du travail des caissières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-externalisation comme innovation de procédé de service. Un ressort de la rationalisation du travail propre aux activités de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Laëtitia Sibaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans tous ses états,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-336-29189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pression du flux client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Bercot; Nadia Rahou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT Editions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le comportement des clients fait violence : le cas des caissières de la grande distribution spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marnix Dressen; Jean-Pierre Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2011, 978-2915346954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le flux pressé tendu : de la rationalisation de l’organisation du travail à la généralisation des files d’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Appay; Steve Jeffery's. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restructurations, précarisation, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2009, 9782915346749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts de l’acceptation de la précarité institutionnalisée des doctorants vacataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Garcia; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociologue en train de se faire : travail réflexif sur le statut d’étudiant-enseignant-chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009, 978-2-296-09445-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microsociologie n’est pas de l’individualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Durand; William Gasparini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2007, 978-2915346510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Guillaume Tiffon &amp;quot;les travail disloqué, organisation liquide et pénibilité mentale&amp;quot;, animé par Thomas Coutrot et Loïc Mazen, Cahier internationaux de la gestion, n°26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=yves Clot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.3444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423254v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165k0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13unz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1294" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#226;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.3444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Leon-Tardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Perrin-Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>