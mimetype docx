--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -219,51 +219,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-28</w:t>
+              <w:t xml:space="preserve">, 2025, 5 (2025), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1423,151 +1423,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse structurelle de l'influence du bruit sur l'arbre alpha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Frion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Verna</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226781v1</w:t>
+                <w:t xml:space="preserve">hal-04018094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Frion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1622,73 +1644,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Frion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1733,734 +1755,712 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.223-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018094v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Analyse structurelle de l'influence du bruit sur l'arbre alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04226810v1</w:t>
+                <w:t xml:space="preserve">hal-04226781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la fonction de niveau de bruit pour des images couleurs en utilisant la morphologie mathématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Estimation of the noise level function for color images using mathematical morphology and non-parametric statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891032v1</w:t>
+                <w:t xml:space="preserve">hal-03891027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Estimation de la fonction de niveau de bruit pour des images couleurs en utilisant la morphologie mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3564719.3568693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03891000v1</w:t>
+                <w:t xml:space="preserve">hal-03891032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the noise level function for color images using mathematical morphology and non-parametric statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3564719.3568693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891027v1</w:t>
+                <w:t xml:space="preserve">hal-03891000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généricité dynamique pour des algorithmes morphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,1239 +2479,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Some Associations Between Mathematical Morphology and Artificial Intelligence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramón Pino Pérez</w:t>
+                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2021: Discrete Geometry and Mathematical Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_33⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237697v1</w:t>
+                <w:t xml:space="preserve">hal-04579608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
+                <w:t xml:space="preserve">Stability of the Tree of Shapes to Additive Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.365--377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579608v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Tree of Shapes to Additive Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+                <w:t xml:space="preserve">Learning Sentinel-2 Spectral Dynamics for Long-run Predictions using Residual Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_26⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579592v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sentinel-2 Spectral Dynamics for Long-run Predictions using Residual Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Some Associations Between Mathematical Morphology and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+                <w:t xml:space="preserve">Ramón Pino Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
+              <w:t xml:space="preserve">DGMM 2021: Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.457-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265010v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053787⟩</w:t>
+              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490607v1</w:t>
+                <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Tochon</w:t>
+                <w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580407v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de bruit par arbre des formes et statistiques non paramétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Deep neural networks for aberration compensation in digital holographic imaging of the retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 27st Symposium on Signal and Image Processing (GRETSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control for Biological Systems V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2509711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579606v1</w:t>
+                <w:t xml:space="preserve">hal-02176460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural networks for aberration compensation in digital holographic imaging of the retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Rivet</w:t>
+                <w:t xml:space="preserve">Estimating the noise level function with the tree of shapes and non-parametric statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control for Biological Systems V</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salerno, Italy. pp.377--388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29891-3_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2509711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02176460v1</w:t>
+                <w:t xml:space="preserve">hal-04579604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the noise level function with the tree of shapes and non-parametric statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29891-3_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579604v1</w:t>
+                <w:t xml:space="preserve">hal-04579596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+                <w:t xml:space="preserve">Estimation du niveau de bruit par arbre des formes et statistiques non paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Chazalon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 27st Symposium on Signal and Image Processing (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579596v1</w:t>
+                <w:t xml:space="preserve">hal-04579606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Compensation In Digital Holography For Retinal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+                <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3873,336 +3873,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t>
+                <w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479420v1</w:t>
+                <w:t xml:space="preserve">hal-01581521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581521v1</w:t>
+                <w:t xml:space="preserve">hal-01479420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global unmixing of hyperspectral images to reveal spectral variability</w:t>
+                <w:t xml:space="preserve">Unmixing-based gas plume tracking in LWIR hyperspectral video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4217,100 +4204,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356156v1</w:t>
+                <w:t xml:space="preserve">hal-01356161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmixing-based gas plume tracking in LWIR hyperspectral video sequences</w:t>
+                <w:t xml:space="preserve">From local to global unmixing of hyperspectral images to reveal spectral variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pauwels</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4319,269 +4319,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356161v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Multimodal Images based on Hierarchies of Partitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary Partition Trees-based spectral-spatial permutation ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2015 - 12th International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.241-252</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.434-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138506v1</w:t>
+                <w:t xml:space="preserve">hal-01121187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Partition Trees-based spectral-spatial permutation ordering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+                <w:t xml:space="preserve">Segmentation of Multimodal Images based on Hierarchies of Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2015 - 12th International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.434-445, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121187v1</w:t>
+                <w:t xml:space="preserve">hal-01138506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation hiérarchique d'images multimodales</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison study between windowing and binary partition trees for hyperspectral image information mining</w:t>
+                <w:t xml:space="preserve">Hyperspectral image segmentation using a new spectral mixture-based binary partition tree representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
@@ -5106,106 +5106,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4375-4378, </w:t>
+              <w:t xml:space="preserve">ICIP 2013 - 20th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.245-249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010359v1</w:t>
+                <w:t xml:space="preserve">hal-01010351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral image segmentation using a new spectral mixture-based binary partition tree representation</w:t>
+                <w:t xml:space="preserve">A comparison study between windowing and binary partition trees for hyperspectral image information mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
@@ -5236,82 +5236,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2013 - 20th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.245-249, </w:t>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4375-4378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010351v1</w:t>
+                <w:t xml:space="preserve">hal-01010359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary partition tree as a hyperspectral segmentation tool for tropical rainforests</w:t>
               </w:r>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelf Du Toit Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Bertozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2694159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Plaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_26" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509711" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29891-3_33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pauwels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_37" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01052719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Mei Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723804" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tupayachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242836v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelf Du Toit Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Bertozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2694159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Plaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_26" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_33" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509711" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29891-3_33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pauwels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01052719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Mei Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723804" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tupayachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242836v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>