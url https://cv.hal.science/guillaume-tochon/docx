--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1423,173 +1423,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Analyse structurelle de l'influence du bruit sur l'arbre alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018094v1</w:t>
+                <w:t xml:space="preserve">hal-04226781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Frion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1644,73 +1622,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Frion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1755,712 +1733,734 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Frion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Verna</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226810v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse structurelle de l'influence du bruit sur l'arbre alpha</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.223-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226781v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the noise level function for color images using mathematical morphology and non-parametric statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Estimation de la fonction de niveau de bruit pour des images couleurs en utilisant la morphologie mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891027v1</w:t>
+                <w:t xml:space="preserve">hal-03891032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la fonction de niveau de bruit pour des images couleurs en utilisant la morphologie mathématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3564719.3568693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891032v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Estimation of the noise level function for color images using mathematical morphology and non-parametric statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
+              <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3564719.3568693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891000v1</w:t>
+                <w:t xml:space="preserve">hal-03891027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généricité dynamique pour des algorithmes morphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,1239 +2479,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
+                <w:t xml:space="preserve">On Some Associations Between Mathematical Morphology and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Pino Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
+              <w:t xml:space="preserve">DGMM 2021: Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.457-469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579608v1</w:t>
+                <w:t xml:space="preserve">hal-03237697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Tree of Shapes to Additive Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.365--377, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_26⟩</w:t>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579592v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sentinel-2 Spectral Dynamics for Long-run Predictions using Residual Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+                <w:t xml:space="preserve">Stability of the Tree of Shapes to Additive Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.365--377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265010v1</w:t>
+                <w:t xml:space="preserve">hal-04579592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Some Associations Between Mathematical Morphology and Artificial Intelligence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Sentinel-2 Spectral Dynamics for Long-run Predictions using Residual Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Pino Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2021: Discrete Geometry and Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.457-469, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237697v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boutry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580407v1</w:t>
+                <w:t xml:space="preserve">hal-02490607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+                <w:t xml:space="preserve">Using Separated Inputs for Multimodal Brain Tumor Segmentation with 3D U-Net-like Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puybareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. </w:t>
+              <w:t xml:space="preserve">Brainlesion: Glioma, Multiple Sclerosis, Stroke and Traumatic Brain Injuries: 5th International Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.187-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46640-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490607v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep neural networks for aberration compensation in digital holographic imaging of the retina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Rivet</w:t>
+                <w:t xml:space="preserve">Estimation du niveau de bruit par arbre des formes et statistiques non paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control for Biological Systems V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 27st Symposium on Signal and Image Processing (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176460v1</w:t>
+                <w:t xml:space="preserve">hal-04579606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the noise level function with the tree of shapes and non-parametric statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Deep neural networks for aberration compensation in digital holographic imaging of the retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29891-3_33⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control for Biological Systems V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2509711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579604v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Puybareau</w:t>
+                <w:t xml:space="preserve">Estimating the noise level function with the tree of shapes and non-parametric statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Chazalon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salerno, Italy. pp.377--388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29891-3_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579596v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de bruit par arbre des formes et statistiques non paramétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Two Stages CNN-Based Segmentation of Gliomas, Uncertainty Quantification and Prediction of Overall Patient Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Géraud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 27st Symposium on Signal and Image Processing (GRETSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International MICCAI Brainlesion Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.167--178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46643-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579606v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Compensation In Digital Holography For Retinal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3873,323 +3873,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581521v1</w:t>
+                <w:t xml:space="preserve">hal-01479420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t>
+                <w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479420v1</w:t>
+                <w:t xml:space="preserve">hal-01581521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmixing-based gas plume tracking in LWIR hyperspectral video sequences</w:t>
+                <w:t xml:space="preserve">From local to global unmixing of hyperspectral images to reveal spectral variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pauwels</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4204,113 +4217,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356161v1</w:t>
+                <w:t xml:space="preserve">hal-01356156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global unmixing of hyperspectral images to reveal spectral variability</w:t>
+                <w:t xml:space="preserve">Unmixing-based gas plume tracking in LWIR hyperspectral video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4319,57 +4319,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356156v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Partition Trees-based spectral-spatial permutation ordering</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral image segmentation using a new spectral mixture-based binary partition tree representation</w:t>
+                <w:t xml:space="preserve">A comparison study between windowing and binary partition trees for hyperspectral image information mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
@@ -5106,106 +5106,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2013 - 20th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.245-249, </w:t>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4375-4378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010351v1</w:t>
+                <w:t xml:space="preserve">hal-01010359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison study between windowing and binary partition trees for hyperspectral image information mining</w:t>
+                <w:t xml:space="preserve">Hyperspectral image segmentation using a new spectral mixture-based binary partition tree representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
@@ -5236,82 +5236,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4375-4378, </w:t>
+              <w:t xml:space="preserve">ICIP 2013 - 20th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.245-249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010359v1</w:t>
+                <w:t xml:space="preserve">hal-01010351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary partition tree as a hyperspectral segmentation tool for tropical rainforests</w:t>
               </w:r>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelf Du Toit Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Bertozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2694159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Plaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_26" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_33" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509711" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29891-3_33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pauwels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01052719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Mei Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723804" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tupayachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242836v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelf Du Toit Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Bertozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2694159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Plaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_26" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509711" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29891-3_33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pauwels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01052719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Mei Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723804" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tupayachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242836v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>