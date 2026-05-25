--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1423,159 +1423,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse structurelle de l'influence du bruit sur l'arbre alpha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esteban</w:t>
+                <w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Frion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Verna</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226781v1</w:t>
+                <w:t xml:space="preserve">hal-04084032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t>
+                <w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Frion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
@@ -1606,519 +1619,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084032v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t>
+                <w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Frion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895087v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.223-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018094v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of the Additive Noise Impact on the $${\alpha \text {-tree}}$$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Analyse structurelle de l'influence du bruit sur l'arbre alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns (CAIP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04226810v1</w:t>
+                <w:t xml:space="preserve">hal-04226781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la fonction de niveau de bruit pour des images couleurs en utilisant la morphologie mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2143,90 +2143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Dynamism in Static Languages for Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences (GPCE ’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2260,90 +2260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the noise level function for color images using mathematical morphology and non-parametric statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2377,90 +2377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généricité dynamique pour des algorithmes morphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,469 +2479,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Some Associations Between Mathematical Morphology and Artificial Intelligence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramón Pino Pérez</w:t>
+                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tochon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2021: Discrete Geometry and Mathematical Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_33⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237697v1</w:t>
+                <w:t xml:space="preserve">hal-04579608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond p-Convolutions to Learn Grayscale Morphological Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kirszenberg</w:t>
+                <w:t xml:space="preserve">Stability of the Tree of Shapes to Additive Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.470--482, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_34⟩</w:t>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.365--377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579608v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Tree of Shapes to Additive Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+                <w:t xml:space="preserve">Learning Sentinel-2 Spectral Dynamics for Long-run Predictions using Residual Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IAPR International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_26⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579592v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sentinel-2 Spectral Dynamics for Long-run Predictions using Residual Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Some Associations Between Mathematical Morphology and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Blusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+                <w:t xml:space="preserve">Ramón Pino Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Puybareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
+              <w:t xml:space="preserve">DGMM 2021: Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.457-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265010v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Endmember Dynamics in Multitemporal Hyperspectral Data Using A State-Space Model Formulation</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau de bruit par arbre des formes et statistiques non paramétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the noise level function with the tree of shapes and non-parametric statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,274 +3873,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t>
+                <w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479420v1</w:t>
+                <w:t xml:space="preserve">hal-01581521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Local Spectral Unmixing of hyperspectral data using an algorithmic regularization path for collaborative sparse regression</w:t>
+                <w:t xml:space="preserve">Estimating the Number of Endmembers to Use in Spectral Unmixing of Hyperspectral Data with Collaborative Sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.6190-6194, </w:t>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.381 - 391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581521v1</w:t>
+                <w:t xml:space="preserve">hal-01479420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global unmixing of hyperspectral images to reveal spectral variability</w:t>
               </w:r>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelf Du Toit Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Bertozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2694159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Plaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_26" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509711" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29891-3_33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pauwels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01052719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Mei Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723804" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tupayachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242836v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Quaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelf Du Toit Strauss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hermary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kirszenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01091-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea L. Bertozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2694159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Marrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2536480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Plaza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esteban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564719.3568693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_26" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pino P&#233;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_33" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02490607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puybareau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46640-4_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509711" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29891-3_33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Buatois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46643-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliona Dangla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabrizio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_36" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pauwels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Plaza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01052719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Mei Chang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723804" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Tupayachi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352716" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242836v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>