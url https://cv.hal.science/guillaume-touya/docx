--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -962,261 +962,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Presence and Persistence of Cartographic Anchors in Pan-Scalar Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+                <w:t xml:space="preserve">Entity Linking for real-time geolocation of natural disasters from social network posts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Cognition and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13875868.2024.2383419⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927406v1</w:t>
+                <w:t xml:space="preserve">hal-04725260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity Linking for real-time geolocation of natural disasters from social network posts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">Exploring the Presence and Persistence of Cartographic Anchors in Pan-Scalar Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, </w:t>
+              <w:t xml:space="preserve">Spatial Cognition and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.195-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13875868.2024.2383419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725260v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Map Generalization: Emerging Techniques and New Trends (Editorial)</w:t>
               </w:r>
@@ -1625,339 +1625,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepMapScaler: a workflow of deep neural networks for the generation of generalised maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where Am I Now? Modelling Disorientation in Pan-Scalar Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2267419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266751v1</w:t>
+                <w:t xml:space="preserve">hal-04168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing the city for buildings? A critical review of pan-scalar map generalization and design in contemporary zoomable maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+                <w:t xml:space="preserve">DeepMapScaler: a workflow of deep neural networks for the generation of generalised maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.255 - 285. </w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2022.2153467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2267419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937968v1</w:t>
+                <w:t xml:space="preserve">hal-04266751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Am I Now? Modelling Disorientation in Pan-Scalar Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missing the city for buildings? A critical review of pan-scalar map generalization and design in contemporary zoomable maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.62. </w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.255 - 285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi12020062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2022.2153467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168616v1</w:t>
+                <w:t xml:space="preserve">hal-03937968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating ideas of structure and meaning in interactive multi scale mapping environments</w:t>
               </w:r>
@@ -2262,729 +2262,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for Standardizing the Design of Tactile Maps: A Review of Research and Best Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A l’aide ! Je me suis perdu en zoomant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Wabiński</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Maria-Jesus Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00087041.2022.2097760⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763057v1</w:t>
+                <w:t xml:space="preserve">hal-05070235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReBankment : un algorithme pour déplacer les talus sur les cartes par moindres carrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for Standardizing the Design of Tactile Maps: A Review of Research and Best Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Mościcka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.81-94. </w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (3), pp.239-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2022.2097760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070266v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de relations spatiales par apprentissage profond sur des graphes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReBankment : un algorithme pour déplacer les talus sur les cartes par moindres carrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.77-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173380⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070249v1</w:t>
+                <w:t xml:space="preserve">hal-05070266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+                <w:t xml:space="preserve">Identification de relations spatiales par apprentissage profond sur des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albina Mościcka</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15230406.2022.2105747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766102v1</w:t>
+                <w:t xml:space="preserve">hal-05070249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Geographic Analysis for Automated Cartographic Generalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Mościcka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.545-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2022.2105747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00087041.2020.1858608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321351v1</w:t>
+                <w:t xml:space="preserve">hal-03766102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrossroadsDescriber – Automatic Textual Description of OpenStreetMap Intersections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Criteria Geographic Analysis for Automated Cartographic Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.40. </w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.18-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-40-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2020.1858608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694759v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l’aide ! Je me suis perdu en zoomant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CrossroadsDescriber – Automatic Textual Description of OpenStreetMap Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.69-75. </w:t>
+              <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-40-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070235v1</w:t>
+                <w:t xml:space="preserve">hal-03694759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural map style transfer exploration with GANs</w:t>
               </w:r>
@@ -3100,51 +3100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReBankment: Displacing Embankment Lines From Roads and Rivers With a Least Squares Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3393,222 +3393,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Enrichment of Vector Spatial Databases: Application to Highway Interchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Multi-Scale Maps: Lessons Learned from Existing Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.21. </w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2020.1717832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465244v1</w:t>
+                <w:t xml:space="preserve">hal-02458143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Multi-Scale Maps: Lessons Learned from Existing Practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning for Enrichment of Vector Spatial Databases: Application to Highway Interchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2020.1717832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3382080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458143v1</w:t>
+                <w:t xml:space="preserve">hal-02465244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Deep Learning Segmentation for Mountain Roads Generalisation</w:t>
               </w:r>
@@ -3705,278 +3705,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Change of Theme: The Role of Generalization in Thematic Mapping</w:t>
+                <w:t xml:space="preserve">OSMWatchman: Learning How to Detect Vandalized Contributions in OSM Using a Random Forest Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Raposo</w:t>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Bereuter</w:t>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.371. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi9060371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi9090504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774131v1</w:t>
+                <w:t xml:space="preserve">hal-02919769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSMWatchman: Learning How to Detect Vandalized Contributions in OSM Using a Random Forest Classifier</w:t>
+                <w:t xml:space="preserve">A Change of Theme: The Role of Generalization in Thematic Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+                <w:t xml:space="preserve">Paulo Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril De Runz</w:t>
+                <w:t xml:space="preserve">Pia Bereuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (9), pp.504. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi9090504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi9060371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919769v1</w:t>
+                <w:t xml:space="preserve">hal-02774131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de cartes tactiles photoréalistes pour personnes déficientes visuelles par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (2-3), pp.142-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4238,248 +4238,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic derivation of on-demand tactile maps for visually impaired people: first experiments and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Rhaiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1486784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423771v1</w:t>
+                <w:t xml:space="preserve">hal-01980146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic derivation of on-demand tactile maps for visually impaired people: first experiments and research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Ben Rhaiem</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.67-91. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1486784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980146v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments to Distribute and Parallelize Map Generalization Processes</w:t>
               </w:r>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Regnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4693,321 +4693,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scale of VGI in Map Production: A Perspective on European National Mapping Agencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIOGEN, a multi-level oriented model for cartographic generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Hart</w:t>
+                <w:t xml:space="preserve">Adrien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles M Foody</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tgis.12189⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2017.1300997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322219v1</w:t>
+                <w:t xml:space="preserve">hal-01536627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIOGEN, a multi-level oriented model for cartographic generalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scale of VGI in Map Production: A Perspective on European National Mapping Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Maudet</w:t>
+                <w:t xml:space="preserve">Giles M Foody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tobias Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.121-133. </w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.74 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2017.1300997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tgis.12189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536627v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing building footprints with squaring operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5139,321 +5139,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques de recherche autour de la notion de clutter en cartographie automatique</w:t>
+                <w:t xml:space="preserve">Enrichissement automatique et généralisation de réseaux ferrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 226, pp.91-100</w:t>
+              <w:t xml:space="preserve">, 2015, 226, pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274439v1</w:t>
+                <w:t xml:space="preserve">hal-02272741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement automatique et généralisation de réseaux ferrés</w:t>
+                <w:t xml:space="preserve">Comparing Image-Based Methods for Assessing Visual Clutter in Generalized Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandro Savino</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, II-3/W5, pp.227-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-227-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272741v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Image-Based Methods for Assessing Visual Clutter in Generalized Maps</w:t>
+                <w:t xml:space="preserve">Problématiques de recherche autour de la notion de clutter en cartographie automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Dumont</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.91-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-227-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154851v1</w:t>
+                <w:t xml:space="preserve">hal-02274439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre formel pour la généralisation multi-échelles de l'occupation du sol au sein du ScaleMaster2.0</w:t>
               </w:r>
@@ -5770,248 +5770,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflation Optimized by Least Squares to Maintain Geographic Shapes</w:t>
+                <w:t xml:space="preserve">Detecting Level of Detail Inconsistencies in VGI Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Coupé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Fuchs</w:t>
+                <w:t xml:space="preserve">Carmen Brando-Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi2030621⟩</w:t>
+              <w:t xml:space="preserve">Cartographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.134-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/carto.48.2.1836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283673v1</w:t>
+                <w:t xml:space="preserve">hal-02283702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Level of Detail Inconsistencies in VGI Datasets</w:t>
+                <w:t xml:space="preserve">Conflation Optimized by Least Squares to Maintain Geographic Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Jollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Brando-Escobar</w:t>
+                <w:t xml:space="preserve">Frank Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (2), pp.134-143. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.621-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/carto.48.2.1836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi2030621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283702v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ScaleMaster 2.0 : une extension du modèle ScaleMaster pour gérer des généralisations multi-échelles automatiques</w:t>
               </w:r>
@@ -6233,209 +6233,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement automatique de données par analyse spatiale pour la généralisation de réseaux</w:t>
+                <w:t xml:space="preserve">Généralisation et intégration pour un fond vert commun entre l'IFN et l'IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.175-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.20.175-199⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.65-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.20.65-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309189v1</w:t>
+                <w:t xml:space="preserve">hal-02303215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation et intégration pour un fond vert commun entre l'IFN et l'IGN</w:t>
+                <w:t xml:space="preserve">Enrichissement automatique de données par analyse spatiale pour la généralisation de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (1), pp.65-86. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.175-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.20.65-86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.20.175-199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303215v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Road Network Selection Process Based on Data Enrichment and Structure Detection</w:t>
               </w:r>
@@ -6659,410 +6659,449 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">This is a map of 'Jardin Lecoq' - Analyzing map descriptions from LLMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un Maps 2.0 - Construire une carte pan-scalaire plus progressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CartoAI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">SAGEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117293v1</w:t>
+                <w:t xml:space="preserve">hal-05407617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier la saillance et la persistance cartographique dans les cartes pan-scalaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">This is a map of 'Jardin Lecoq' - Analyzing map descriptions from LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.151-155</w:t>
+              <w:t xml:space="preserve">2nd CartoAI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407600v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Maps 2.0 - Construire une carte pan-scalaire plus progressive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+                <w:t xml:space="preserve">Quantifier la saillance et la persistance cartographique dans les cartes pan-scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.156-160</w:t>
+              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407617v1</w:t>
+                <w:t xml:space="preserve">hal-05407600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarde le toponyme ou la mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Wenclik</w:t>
+                <w:t xml:space="preserve">Level of detail matters: machine learning based river selection across Polish and French data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Karsznia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iga Ajdacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Adolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.140-144</w:t>
+              <w:t xml:space="preserve">ICA Workshop on Multiscale Cartography and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Aug 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448226v1</w:t>
+                <w:t xml:space="preserve">hal-05352124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-in-one tool for cartographic generalization with the new version of CartAGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7081,197 +7120,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Cartographic Association, Aug 2025, Vancouver, Canada. pp.31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-adv-5-31-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of detail matters: machine learning based river selection across Polish and French data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+                <w:t xml:space="preserve">Regarde le toponyme ou la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Adolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA Workshop on Multiscale Cartography and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICA, Aug 2025, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">SAGEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.140-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352124v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the roots - Using map generalization for green cartography</w:t>
               </w:r>
@@ -7402,503 +7402,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+                <w:t xml:space="preserve">Strategies for pan-scalar map generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe (AGILE), Jun 2024, Glasgow, United Kingdom. pp.24, </w:t>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-24-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-25-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597991v1</w:t>
+                <w:t xml:space="preserve">hal-04688097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Use Case of Large Scale Tactile Map Design</w:t>
+                <w:t xml:space="preserve">Recording the Use of Interactive Web Maps with ZoomTracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieulle Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barrier-free cartography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-176-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714634v1</w:t>
+                <w:t xml:space="preserve">hal-04688054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for pan-scalar map generalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
+                <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-25-2024⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe (AGILE), Jun 2024, Glasgow, United Kingdom. pp.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-24-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688097v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording the Use of Interactive Web Maps with ZoomTracker</w:t>
+                <w:t xml:space="preserve">A Practical Use Case of Large Scale Tactile Map Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Barrier-free cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-176-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688054v1</w:t>
+                <w:t xml:space="preserve">hal-04714634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching river network data for multi-scale machine learning based selection: a case study of Poland and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Le Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iga Ajdacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Karsznia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Adolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCarto 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7926,443 +7926,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring new ways to zoom in maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiyan Li</w:t>
+                <w:t xml:space="preserve">EyeCatchingMaps, a Dataset to Assess Saliency Models on Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-86-2024⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-51-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688159v1</w:t>
+                <w:t xml:space="preserve">hal-04598520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browsing Map Browsers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodological inquiry for anchoring pan-scalar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Mackaness</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-130-2024⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-27-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688065v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EyeCatchingMaps, a Dataset to Assess Saliency Models on Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Browsing Map Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-51-2024⟩</w:t>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-130-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598520v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological inquiry for anchoring pan-scalar maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+                <w:t xml:space="preserve">Exploring new ways to zoom in maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.27, </w:t>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-27-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-86-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598512v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore maps as you read a comic book</w:t>
               </w:r>
@@ -8750,51 +8750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do people look at during multi-scale map tasks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9103,226 +9103,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalisation Constraint Monitors to Assess Tactile Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Wenclik</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Mościcka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cartographic Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Aug 2023, Cape Town, South Africa. pp.265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-6-265-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131814v1</w:t>
+                <w:t xml:space="preserve">hal-04183885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalisation Constraint Monitors to Assess Tactile Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albina Mościcka</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridley Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183885v1</w:t>
+                <w:t xml:space="preserve">hal-04131814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salient building detection using multimodal deep learning</w:t>
               </w:r>
@@ -9397,728 +9397,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BasqueRoads: A Benchmark for Road Network Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à combiner l'information géographique pour générer une carte généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.491-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522557v1</w:t>
+                <w:t xml:space="preserve">hal-03719220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à combiner l'information géographique pour générer une carte généralisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BasqueRoads: A Benchmark for Road Network Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">241th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-4-5-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719220v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
+                <w:t xml:space="preserve">Schematizing Crossroads from Abstract Textual Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CompCarto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bonn, Germany, May 2022, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695694v1</w:t>
+                <w:t xml:space="preserve">hal-03677334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlpineBends - A Benchmark for Deep Learning-Based Generalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
+                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ICA Workshop on Map Generalisation and Multiple Representation – Building Benchmarks for Map Generalisation, 13 December 2021, Florence, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-4-1-2022⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522858v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">AlpineBends - A Benchmark for Deep Learning-Based Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ICA Workshop on Map Generalisation and Multiple Representation – Building Benchmarks for Map Generalisation, 13 December 2021, Florence, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-4-1-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631387v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Vector Geographic Information As a Tensor for Deep Learning Based Map Generalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
+                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695681v1</w:t>
+                <w:t xml:space="preserve">hal-03631387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schematizing Crossroads from Abstract Textual Descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+                <w:t xml:space="preserve">Representing Vector Geographic Information As a Tensor for Deep Learning Based Map Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompCarto 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGILE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-32-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677334v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web GIS to Generate Audio-Tactile Maps for Visually Impaired People</w:t>
               </w:r>
@@ -10130,64 +10130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Braikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridley Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10228,96 +10228,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Map Generalisation a Computational Cartography Problem?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompCarto 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677309v1</w:t>
+                <w:t xml:space="preserve">hal-03682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et combinaison de l'information géographique pour l'apprentissage profond</w:t>
               </w:r>
@@ -10379,148 +10431,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Map Generalisation a Computational Cartography Problem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">CompCarto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682484v1</w:t>
+                <w:t xml:space="preserve">hal-03677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for anchor detection in multi-scale maps</w:t>
               </w:r>
@@ -10974,51 +10974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021) 14–18 December 2021, Florence, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Cartographic Association, Dec 2021, Florence, Italy. pp.107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11046,265 +11046,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative adversarial networks to generalise urban areas in topographic maps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19 geoviz for spatio-temporal structures detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2021-15-2021⟩</w:t>
+              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-37-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306595v1</w:t>
+                <w:t xml:space="preserve">hal-03552927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 geoviz for spatio-temporal structures detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative adversarial networks to generalise urban areas in topographic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.37, </w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice (en ligne), France. pp.15-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-37-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2021-15-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552927v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the scale and content of a map using deep learning</w:t>
               </w:r>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CartAGen: an Open Source Research Platform for Map Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11669,308 +11669,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty shades of Roboto: Text Design Choices and Categories in Multi-Scale Maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoome encore un peu… Une interface de saisie de données géographiques qui permet d'être au bon niveau détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rouffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Visualization &amp; HCI for Crowd-Sourcing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266448v1</w:t>
+                <w:t xml:space="preserve">hal-02266375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoome encore un peu… Une interface de saisie de données géographiques qui permet d'être au bon niveau détail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichissement d'orthophotographie par des données OpenStreetMap pour l'apprentissage machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visualization &amp; HCI for Crowd-Sourcing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266375v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'orthophotographie par des données OpenStreetMap pour l'apprentissage machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+                <w:t xml:space="preserve">Fifty shades of Roboto: Text Design Choices and Categories in Multi-Scale Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-adv-1-2-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279628v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Oasis in the Desert Fog? Understanding Multi- Scale Map Reading</w:t>
               </w:r>
@@ -12136,269 +12136,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+                <w:t xml:space="preserve">Designing typefaces for maps. A protocol of tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huot-Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cartographic Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-1-9-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924261v1</w:t>
+                <w:t xml:space="preserve">hal-02351830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing typefaces for maps. A protocol of tests.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Biniek</w:t>
+                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huot-Marchand</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France. pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-1-9-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351830v1</w:t>
+                <w:t xml:space="preserve">hal-01924261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12553,51 +12553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement des contributeurs dans l'Information Géographique Volontaire via la construction de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12765,51 +12765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Regnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12856,51 +12856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13587,51 +13587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Structure Detection and Generalization of Railway Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13846,90 +13846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns multi-niveaux pour les SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp 19 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14036,90 +14036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Interactions in a Multi-Level Multi-Agent Model for Cartography Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.183-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14147,252 +14147,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Maudet</w:t>
+                <w:t xml:space="preserve">Collaboration on an Ontology for Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th ICA Workshop on Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004377v1</w:t>
+                <w:t xml:space="preserve">hal-02288783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration on an Ontology for Generalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
+                <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glen Hart</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICA Workshop on Generalisation and Multiple Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.355-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288783v1</w:t>
+                <w:t xml:space="preserve">hal-01004377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalising Unusual Map Themes from OpenStreetMap</w:t>
               </w:r>
@@ -15080,355 +15080,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generalisation Results Using the Agent-Based Platform CartAGen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un système multi-agent pour l'orchestration de processus de généralisation cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302062v1</w:t>
+                <w:t xml:space="preserve">hal-02196601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système multi-agent pour l'orchestration de processus de généralisation cartographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Generalisation Results Using the Agent-Based Platform CartAGen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.73-82</w:t>
+              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196601v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant Space Partitioning for Collaborative Generalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence de zones conflits dans deux modèles de généralisation cartographique multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ICA Workshop on Generalisation and Multiple Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309180v1</w:t>
+                <w:t xml:space="preserve">hal-02196590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de zones conflits dans deux modèles de généralisation cartographique multi-agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevant Space Partitioning for Collaborative Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.33-42</w:t>
+              <w:t xml:space="preserve">12th ICA Workshop on Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196590v1</w:t>
+                <w:t xml:space="preserve">hal-02309180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Generalisation: Formalisation of Generalisation Knowledge to Orchestrate Different Cartographic Generalisation Processes</w:t>
               </w:r>
@@ -16126,217 +16126,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MapDraw - an online tool to draw anything you want on top of a map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AnchorWhat : Décompositions de cartes pan-scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2023 - Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">Journée de la recherche IGN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132612v1</w:t>
+                <w:t xml:space="preserve">hal-04071488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnchorWhat : Décompositions de cartes pan-scalaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MapDraw - an online tool to draw anything you want on top of a map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïeul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche IGN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">AGILE 2023 - Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071488v1</w:t>
+                <w:t xml:space="preserve">hal-04132612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le progrès en cartographie, c'est la progressivité</w:t>
               </w:r>
@@ -16499,51 +16499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carrefour dont vous êtes le héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16594,51 +16594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carrefour dont vous êtes le héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16971,51 +16971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de cartes en relief pour les personnes déficientes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17893,103 +17893,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Entity-Linking dataset between annotated tweets collected during major crises in France and French Wikipedia corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18020,103 +18020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.10.57967/hf/1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18334,51 +18334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaffuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18443,51 +18443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18822,51 +18822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6165D22"/>
+    <w:nsid w:val="D56E19F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19053,51 +19053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-touya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6113-6903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158050339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5941-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2561406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2626935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourcier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Le Mao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14030107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Harrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oucheikh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghua Ai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2024.2383419" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meijers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41651-024-00174-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2023.27.277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2123488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2267419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2153467" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-022-00104-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ingensand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104432" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wabi&#324;ski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Mo&#347;cicka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2022.2097760" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173380" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2105747" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2020.1858608" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Lobo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2031554" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1972787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Houfaf-Khoufaf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2021.1977709" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quinquenel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-17357255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382080" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717832" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Ayedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050338" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Raposo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bereuter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9060371" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2019.1613071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnauld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2017.1413787" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyron Antoniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi6030080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Hart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles M Foody" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kellenberger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12189" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2016.13.276" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.51.4.3132" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Savino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decherf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-227-2015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2013.809233" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coup&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Jollec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fuchs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi2030621" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01203.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309189v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.175-199" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.65-86" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01215.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien Stoter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Burghardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Baella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bakker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2009.06.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-5-31-2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Karsznia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Ajdacka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Adolf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714634v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-25-2024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieulle Brusq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Campo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pech" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-176-2024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-83-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-86-2024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598520v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-51-2024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-10-2024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.73" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131816v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125441v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-51-2023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.23" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-265-2023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-5-2022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522858v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-1-2022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-32-2022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677309v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-4-2022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-19-2021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-60-2021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-107-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306595v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2021-15-2021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552927v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drugeon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-37-2021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brisebard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quinton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-17-2020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995412v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-134-2019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biniek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouffineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-2-2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266373v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-133-2019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351830v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot-Marchand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-9-2018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-116-2018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-8-2017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Peng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152178.3152188" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-33-2017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4775.3849" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288783v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Gould" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070113v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290913v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297732v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balley" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusay Jaara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_30" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffuri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196590v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303196v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15300-6_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Blok" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Davila" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417161v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinrich Anders" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408591v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408557v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673753v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maieul Gruget" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140220v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076567v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355445v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177116v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Skopeliti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bbf.d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140189v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mooney" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Juul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270641v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bax.h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274434v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reimer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14280-7_5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280116v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gould" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Foerster" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664464v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1052" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02475520v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-touya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6113-6903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158050339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5941-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2561406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2626935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourcier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Le Mao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14030107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Harrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oucheikh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghua Ai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2024.2383419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meijers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41651-024-00174-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2023.27.277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2123488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2267419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2153467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-022-00104-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ingensand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104432" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Lobo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wabi&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Mo&#347;cicka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2022.2097760" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2105747" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2020.1858608" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2031554" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1972787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Houfaf-Khoufaf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2021.1977709" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quinquenel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-17357255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Ayedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050338" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Raposo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bereuter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9060371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2019.1613071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnauld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2017.1413787" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyron Antoniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi6030080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Hart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles M Foody" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kellenberger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12189" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2016.13.276" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.51.4.3132" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Savino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decherf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-227-2015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2013.809233" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coup&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Jollec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fuchs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi2030621" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01203.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.65-86" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.175-199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01215.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien Stoter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Burghardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Baella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bakker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2009.06.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352124v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Karsznia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Ajdacka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Adolf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-5-31-2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-25-2024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieulle Brusq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Campo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-176-2024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-83-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-51-2024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-86-2024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-10-2024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.73" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131816v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125441v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-51-2023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.23" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-265-2023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522557v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-5-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-1-2022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-32-2022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-4-2022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-19-2021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-60-2021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-107-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552927v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drugeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-37-2021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2021-15-2021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brisebard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quinton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-17-2020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995412v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-134-2019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266448v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biniek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouffineau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-2-2019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266373v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-133-2019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot-Marchand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-9-2018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-116-2018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-8-2017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Peng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152178.3152188" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-33-2017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4775.3849" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Gould" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070113v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290913v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297732v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balley" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusay Jaara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_30" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Renard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffuri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196590v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303196v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15300-6_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Blok" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Davila" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417161v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinrich Anders" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408591v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408557v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673753v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maieul Gruget" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140220v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076567v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355445v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177116v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Skopeliti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bbf.d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140189v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mooney" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Juul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270641v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bax.h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274434v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reimer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14280-7_5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280116v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gould" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Foerster" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664464v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1052" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02475520v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>