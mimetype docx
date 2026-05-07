--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -201,4237 +201,4211 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The good map – a benchmark generalized multi-scale map</w:t>
+                <w:t xml:space="preserve">Staring at the pointer - gaze behavior when people zoom and pan in maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2025.2561406⟩</w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2026.2650276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519198v1</w:t>
+                <w:t xml:space="preserve">hal-05606370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoAI for map generalization in multi-scale cartography: foundations, a research agenda, and interdisciplinary perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The good map – a benchmark generalized multi-scale map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Zhou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2026.2626935⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2025.2561406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518674v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CartAGen. Une bibliothèque Python et un plugin QGIS pour la généralisation cartographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoAI for map generalization in multi-scale cartography: foundations, a research agenda, and interdisciplinary perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bourcier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15e3p⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2026.2626935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425117v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Carbon Footprint of Tile Transfer for Web Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CartAGen. Une bibliothèque Python et un plugin QGIS pour la généralisation cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi14030107⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15e3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975510v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MapDraw. Un outil libre d’annotation de cartes en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Understanding the Carbon Footprint of Tile Transfer for Web Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïeul Gruget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérénice Le Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12jjo⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi14030107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747810v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning in cartography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MapDraw. Un outil libre d’annotation de cartes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Harrie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2295948⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jjo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482556v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity Linking for real-time geolocation of natural disasters from social network posts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning in cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Harrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Oucheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tinghua Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307254⟩</w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2295948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725260v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Presence and Persistence of Cartographic Anchors in Pan-Scalar Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïeul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Cognition and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), pp.195-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13875868.2024.2383419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Map Generalization: Emerging Techniques and New Trends (Editorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entity Linking for real-time geolocation of natural disasters from social network posts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn Meijers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S41651-024-00174-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529030v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Map Generalization: Emerging Techniques and New Trends (Editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Galopin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+                <w:t xml:space="preserve">Martijn Meijers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S41651-024-00174-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048761v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More is less - Adding zoom levels in multi-scale maps to reduce the need for zooming interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoDanceHive: An Operational Hive for Honeybees Dances Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5311/JOSIS.2023.27.277⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13071182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382210v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving map images of generalised mountain roads with generative adversarial networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">More is less - Adding zoom levels in multi-scale maps to reduce the need for zooming interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2123488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.93-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5311/JOSIS.2023.27.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825042v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Am I Now? Modelling Disorientation in Pan-Scalar Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deriving map images of generalised mountain roads with generative adversarial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.499-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2022.2123488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi12020062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168616v1</w:t>
+                <w:t xml:space="preserve">hal-03825042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepMapScaler: a workflow of deep neural networks for the generation of generalised maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2267419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing the city for buildings? A critical review of pan-scalar map generalization and design in contemporary zoomable maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïeul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.255 - 285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2022.2153467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating ideas of structure and meaning in interactive multi scale mapping environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Where Am I Now? Modelling Disorientation in Pan-Scalar Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.342 - 372. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2023.2215960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115095v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Evaluation of Map Images Generalized by Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Incorporating ideas of structure and meaning in interactive multi scale mapping environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41651-022-00104-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.342 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2023.2215960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670084v1</w:t>
+                <w:t xml:space="preserve">hal-04115095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing virtual geographic environment in urban 3D participatory e-planning: A user perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Ingensand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 224, pp.104432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l’aide ! Je me suis perdu en zoomant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constraint-Based Evaluation of Map Images Generalized by Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.69-75. </w:t>
+              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41651-022-00104-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070235v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for Standardizing the Design of Tactile Maps: A Review of Research and Best Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CrossroadsDescriber – Automatic Textual Description of OpenStreetMap Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Wabiński</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00087041.2022.2097760⟩</w:t>
+              <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-40-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763057v1</w:t>
+                <w:t xml:space="preserve">hal-03694759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReBankment : un algorithme pour déplacer les talus sur les cartes par moindres carrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-Criteria Geographic Analysis for Automated Cartographic Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173307⟩</w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.18-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2020.1858608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070266v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de relations spatiales par apprentissage profond sur des graphes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Mościcka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.77-80. </w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.545-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2022.2105747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070249v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification de relations spatiales par apprentissage profond sur des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albina Mościcka</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (6), pp.545-565. </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.77-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15230406.2022.2105747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766102v1</w:t>
+                <w:t xml:space="preserve">hal-05070249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Geographic Analysis for Automated Cartographic Generalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ReBankment : un algorithme pour déplacer les talus sur les cartes par moindres carrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00087041.2020.1858608⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321351v1</w:t>
+                <w:t xml:space="preserve">hal-05070266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrossroadsDescriber – Automatic Textual Description of OpenStreetMap Intersections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guidelines for Standardizing the Design of Tactile Maps: A Review of Research and Best Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Mościcka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: GIScience Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.40. </w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (3), pp.239-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-40-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2022.2097760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694759v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural map style transfer exploration with GANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+                <w:t xml:space="preserve">A l’aide ! Je me suis perdu en zoomant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mermet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Maria-Jesus Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2022.2031554⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657977v1</w:t>
+                <w:t xml:space="preserve">hal-05070235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReBankment: Displacing Embankment Lines From Roads and Rivers With a Least Squares Adjustment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neural map style transfer exploration with GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2021.1972787⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2022.2031554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411778v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographically masking addresses to study COVID-19 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Houfaf-Khoufaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15230406.2021.1977709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de courbes de niveaux dans les zones de plateaux karstiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ReBankment: Displacing Embankment Lines From Roads and Rivers With a Least Squares Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quinquenel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-17357255⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2021.1972787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254114v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Multi-Scale Maps: Lessons Learned from Existing Practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de courbes de niveaux dans les zones de plateaux karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2020.1717832⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243-244, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-17357255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458143v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Enrichment of Vector Spatial Databases: Application to Highway Interchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring the Potential of Deep Learning Segmentation for Mountain Roads Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Ayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi9050338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465244v1</w:t>
+                <w:t xml:space="preserve">hal-02619399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of Deep Learning Segmentation for Mountain Roads Generalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep Learning for Enrichment of Vector Spatial Databases: Application to Highway Interchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Spatial Algorithms and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3382080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi9050338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619399v1</w:t>
+                <w:t xml:space="preserve">hal-02465244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSMWatchman: Learning How to Detect Vandalized Contributions in OSM Using a Random Forest Classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Designing Multi-Scale Maps: Lessons Learned from Existing Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril De Runz</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi9090504⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2020.1717832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919769v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Change of Theme: The Role of Generalization in Thematic Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSMWatchman: Learning How to Detect Vandalized Contributions in OSM Using a Random Forest Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Raposo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pia Bereuter</w:t>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi9060371⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi9090504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774131v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de cartes tactiles photoréalistes pour personnes déficientes visuelles par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (1-2), pp.105-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.2020.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+                <w:t xml:space="preserve">A Change of Theme: The Role of Generalization in Thematic Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Pia Bereuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (8), pp.1651-1682. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2018.1556395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi9060371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958435v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is deep learning the new agent for map generalization?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2019.1613071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1651-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2018.1556395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124904v1</w:t>
+                <w:t xml:space="preserve">hal-01958435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic derivation of on-demand tactile maps for visually impaired people: first experiments and research agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is deep learning the new agent for map generalization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Ben Rhaiem</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.67-91. </w:t>
+              <w:t xml:space="preserve">, 2019, 5 (2-3), pp.142-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1486784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2019.1613071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980146v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (1), pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4459,1459 +4433,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments to Distribute and Parallelize Map Generalization Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automatic derivation of on-demand tactile maps for visually impaired people: first experiments and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Regnauld</w:t>
+                <w:t xml:space="preserve">Amine Ben Rhaiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (4), pp.322-332. </w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.67-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00087041.2017.1413787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1486784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155541v1</w:t>
+                <w:t xml:space="preserve">hal-01980146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Crowdsourced POI Quality: Combining Methods Based on Reference Data, History, and Spatial Relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experiments to Distribute and Parallelize Map Generalization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyron Antoniou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
+                <w:t xml:space="preserve">Nicolas Regnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi6030080⟩</w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.322-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2017.1413787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177107v1</w:t>
+                <w:t xml:space="preserve">hal-02155541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIOGEN, a multi-level oriented model for cartographic generalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Crowdsourced POI Quality: Combining Methods Based on Reference Data, History, and Spatial Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyron Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Maudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2017.1300997⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi6030080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536627v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scale of VGI in Map Production: A Perspective on European National Mapping Agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Hart</w:t>
+                <w:t xml:space="preserve">Giles M Foody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions in GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (1), pp.74 - 90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tgis.12189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing building footprints with squaring operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DIOGEN, a multi-level oriented model for cartographic generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imran Lokhat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5311/JOSIS.2016.13.276⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2017.1300997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147792v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clutter and Map Legibility in Automated Cartography: A Research Agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing building footprints with squaring operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (4), pp.198-207. </w:t>
+              <w:t xml:space="preserve">Journal of Spatial Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/cart.51.4.3132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5311/JOSIS.2016.13.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130692v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement automatique et généralisation de réseaux ferrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clutter and Map Legibility in Automated Cartography: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Savino</w:t>
+                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cart.51.4.3132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272741v1</w:t>
+                <w:t xml:space="preserve">hal-02130692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Image-Based Methods for Assessing Visual Clutter in Generalized Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, II-3/W5, pp.227-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-227-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques de recherche autour de la notion de clutter en cartographie automatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enrichissement automatique et généralisation de réseaux ferrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 226, pp.91-100</w:t>
+              <w:t xml:space="preserve">, 2015, 226, pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274439v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre formel pour la généralisation multi-échelles de l'occupation du sol au sein du ScaleMaster2.0</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Problématiques de recherche autour de la notion de clutter en cartographie automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 226, pp.61-70</w:t>
+              <w:t xml:space="preserve">, 2015, 226, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274451v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et correction automatique de données OpenStreetMap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un cadre formel pour la généralisation multi-échelles de l'occupation du sol au sein du ScaleMaster2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomatique Expert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 96, pp.32-43</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288775v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'incohérences de niveau de détail dans des données collaboratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intégration et correction automatique de données OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 217, pp.59-72</w:t>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.32-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288752v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScaleMaster2.0: A ScaleMaster Extension to Monitor Automatic Multi-Scales Generalisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Détection d'incohérences de niveau de détail dans des données collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Girres</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15230406.2013.809233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288770v1</w:t>
+                <w:t xml:space="preserve">hal-02288752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Level of Detail Inconsistencies in VGI Datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ScaleMaster2.0: A ScaleMaster Extension to Monitor Automatic Multi-Scales Generalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando-Escobar</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (2), pp.134-143. </w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (3), pp.192-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/carto.48.2.1836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2013.809233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283702v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflation Optimized by Least Squares to Maintain Geographic Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,657 +5991,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ScaleMaster 2.0 : une extension du modèle ScaleMaster pour gérer des généralisations multi-échelles automatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detecting Level of Detail Inconsistencies in VGI Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Girres</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando-Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.134-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/carto.48.2.1836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288772v1</w:t>
+                <w:t xml:space="preserve">hal-02283702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CollaGen Collaboration entre des processus de généralisation cartographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le ScaleMaster 2.0 : une extension du modèle ScaleMaster pour gérer des généralisations multi-échelles automatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 211, pp.33-46</w:t>
+              <w:t xml:space="preserve">, 2013, 217, pp.113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297739v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Assessment of the French OpenStreetMap Dataset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CollaGen Collaboration entre des processus de généralisation cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211, pp.33-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320425v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation et intégration pour un fond vert commun entre l'IFN et l'IGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quality Assessment of the French OpenStreetMap Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1), pp.65-86. </w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.435-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.20.65-86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9671.2010.01203.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303215v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement automatique de données par analyse spatiale pour la généralisation de réseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Généralisation et intégration pour un fond vert commun entre l'IFN et l'IGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.175-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.20.175-199⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.65-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.20.65-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309189v1</w:t>
+                <w:t xml:space="preserve">hal-02303215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Road Network Selection Process Based on Data Enrichment and Structure Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enrichissement automatique de données par analyse spatiale pour la généralisation de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.175-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.20.175-199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9671.2010.01215.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309202v1</w:t>
+                <w:t xml:space="preserve">hal-02309189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Road Network Selection Process Based on Data Enrichment and Structure Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (5), pp.595-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9671.2010.01215.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Methodology for evaluating automated map generalization in commercial software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantien Stoter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Baella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (5), pp.311-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6651,9464 +6742,9464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un Maps 2.0 - Construire une carte pan-scalaire plus progressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This is a map of 'Jardin Lecoq' - Analyzing map descriptions from LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CartoAI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la saillance et la persistance cartographique dans les cartes pan-scalaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïeul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of detail matters: machine learning based river selection across Polish and French data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Karsznia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iga Ajdacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Adolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA Workshop on Multiscale Cartography and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Aug 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-in-one tool for cartographic generalization with the new version of CartAGen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regarde le toponyme ou la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.140-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarde le toponyme ou la mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A three-in-one tool for cartographic generalization with the new version of CartAGen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cartographic Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cartographic Association, Aug 2025, Vancouver, Canada. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-adv-5-31-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448226v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the roots - Using map generalization for green cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multiscale Cartography and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Aug 2025, Vancouver, BC, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of map generalisation in the context of thematic multiscale cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA Workshop on Multiscale Cartography and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Aug 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for pan-scalar map generalisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Practical Use Case of Large Scale Tactile Map Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Barrier-free cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688097v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording the Use of Interactive Web Maps with ZoomTracker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-176-2024⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Geographic Information Laboratories in Europe (AGILE), Jun 2024, Glasgow, United Kingdom. pp.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-24-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688054v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocating Bees by Translating the Waggle Dance Into Spatial Coordinates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recording the Use of Interactive Web Maps with ZoomTracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieulle Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-24-2024⟩</w:t>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-176-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597991v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Use Case of Large Scale Tactile Map Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strategies for pan-scalar map generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barrier-free cartography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-25-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714634v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching river network data for multi-scale machine learning based selection: a case study of Poland and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iga Ajdacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Karsznia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Adolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCarto 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.83, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-abs-7-83-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EyeCatchingMaps, a Dataset to Assess Saliency Models on Maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A methodological inquiry for anchoring pan-scalar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.51, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-51-2024⟩</w:t>
+              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-27-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598520v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological inquiry for anchoring pan-scalar maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EyeCatchingMaps, a Dataset to Assess Saliency Models on Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-27-2024⟩</w:t>
+              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-51-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598512v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browsing Map Browsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCarto 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.130, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-130-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring new ways to zoom in maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCarto 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.86, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-86-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore maps as you read a comic book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/agile-giss-5-10-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FogDetector: A User Survey to Measure Disorientation in Pan-Scalar Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom. pp.73:1--73:6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2023.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-to-map generation: an exploration of current potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartagen4py, an open source Python library for map generalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalisation Constraint Monitors to Assess Tactile Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do people look at during multi-scale map tasks?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Progressive river network selection for pan-scalar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125441v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in the automatic segmentation of anchors using deep learning techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Where do people look at during multi-scale map tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGILE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. pp.51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-4-51-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225030v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive river network selection for pan-scalar maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments in the automatic segmentation of anchors using deep learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144738v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Generalisation Matters in Pan-Scalar Maps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Geographic Information Science (GIScience 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2023.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generalisation Constraint Monitors to Assess Tactile Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albina Mościcka</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridley Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183885v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalisation Constraint Monitors to Assess Tactile Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Semi-automatic development of thematic tactile maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wabiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Wenclik</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Mościcka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cartographic Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Aug 2023, Cape Town, South Africa. pp.265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-6-265-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131814v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salient building detection using multimodal deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à combiner l'information géographique pour générer une carte généralisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">BasqueRoads: A Benchmark for Road Network Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">241th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-4-5-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719220v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BasqueRoads: A Benchmark for Road Network Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apprendre à combiner l'information géographique pour générer une carte généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">241th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.491-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522557v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schematizing Crossroads from Abstract Textual Descriptions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompCarto 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bonn, Germany, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677334v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Representing Vector Geographic Information As a Tensor for Deep Learning Based Map Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.54, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-32-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695694v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlpineBends - A Benchmark for Deep Learning-Based Generalisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ICA Workshop on Map Generalisation and Multiple Representation – Building Benchmarks for Map Generalisation, 13 December 2021, Florence, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-4-1-2022⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522858v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AlpineBends - A Benchmark for Deep Learning-Based Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ICA Workshop on Map Generalisation and Multiple Representation – Building Benchmarks for Map Generalisation, 13 December 2021, Florence, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-4-1-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631387v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Vector Geographic Information As a Tensor for Deep Learning Based Map Generalisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Schematizing Crossroads from Abstract Textual Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CompCarto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bonn, Germany, May 2022, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695681v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web GIS to Generate Audio-Tactile Maps for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Braikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridley Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCarto 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienna, Austria. pp.115, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-5-115-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Représentation et combinaison de l'information géographique pour l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GAST – Gestion et Analyse de données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682484v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et combinaison de l'information géographique pour l'apprentissage profond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is Map Generalisation a Computational Cartography Problem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST – Gestion et Analyse de données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.54-65</w:t>
+              <w:t xml:space="preserve">CompCarto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719234v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Map Generalisation a Computational Cartography Problem?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompCarto 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677309v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for anchor detection in multi-scale maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Beladraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El-Moutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCarto 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienna, Austria. pp.82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-abs-5-82-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Alpe d'Huez: A Benchmark for Topographic Map Generalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ICA Workshop on Map Generalisation and Multiple Representation – Building Benchmarks for Map Generalisation, 13 December 2021, Florence, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-abs-4-4-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do users interact with Virtual Geographic Environments? Users’ behavior evaluation in urban participatory planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can Graph Convolution Networks Learn Spatial Relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021) 14–18 December 2021, Florence, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-19-2021⟩</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cartographic Association, Dec 2021, Florence, Italy. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-3-60-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521789v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Graph Convolution Networks Learn Spatial Relations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How do users interact with Virtual Geographic Environments? Users’ behavior evaluation in urban participatory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ingensand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-3-60-2021⟩</w:t>
+              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021) 14–18 December 2021, Florence, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-19-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522030v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Please, Help Me! I Am Lost in Zoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021) 14–18 December 2021, Florence, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Cartographic Association, Dec 2021, Florence, Italy. pp.107, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-107-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 geoviz for spatio-temporal structures detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative adversarial networks to generalise urban areas in topographic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-37-2021⟩</w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice (en ligne), France. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2021-15-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552927v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative adversarial networks to generalise urban areas in topographic maps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19 geoviz for spatio-temporal structures detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2021-15-2021⟩</w:t>
+              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-37-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306595v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the scale and content of a map using deep learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constraint Based Evaluation of Generalized Images Generated by Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Congress 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd ICA Workshop on Map Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Nov 2020, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873414v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Based Evaluation of Generalized Images Generated by Deep Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inferring the scale and content of a map using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brisebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelle Courtial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ICA Workshop on Map Generalisation and Multiple Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-17-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995412v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MapGenOnto: A Shared Ontology for Map Generalisation and Multi-Scale Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ICA Workshop on Map Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Nov 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CartAGen: an Open Source Research Platform for Map Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Lokhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-proc-2-134-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoome encore un peu… Une interface de saisie de données géographiques qui permet d'être au bon niveau détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Visualization &amp; HCI for Crowd-Sourcing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'orthophotographie par des données OpenStreetMap pour l'apprentissage machine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fifty shades of Roboto: Text Design Choices and Categories in Multi-Scale Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-adv-1-2-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279628v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty shades of Roboto: Text Design Choices and Categories in Multi-Scale Maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enrichissement d'orthophotographie par des données OpenStreetMap pour l'apprentissage machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rouffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, CLERMONT-FERRAND, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266448v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Oasis in the Desert Fog? Understanding Multi- Scale Map Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstraction, Scale and Perception Workshop ICC 2019 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour Lines Generation in Karstic Plateaus for Topographic Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Schleich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-proc-2-133-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing typefaces for maps. A protocol of tests.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huot-Marchand</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France. pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-1-9-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351830v1</w:t>
+                <w:t xml:space="preserve">hal-01924261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Designing typefaces for maps. A protocol of tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huot-Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cartographic Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-1-9-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924261v1</w:t>
+                <w:t xml:space="preserve">hal-02351830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MapMuxing : multiplexing cartographique pour la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geographic Information Science (GIScience)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Journée VISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856185v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MapMuxing : multiplexing cartographique pour la gestion de crise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée VISU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Geographic Information Science (GIScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia. pp.61:1-61:7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076702v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement des contributeurs dans l'Information Géographique Volontaire via la construction de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatio-Temporelles (GAST@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RJMCMC based Text Placement to Optimize Label Placement and Quantity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Jul 2017, Washington, DC, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-proc-1-116-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments to Distribute Map Generalization Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Regnauld</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-1-8-2017⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Spatial Information Theory (COSIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Aquila, Italy. pp.125-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63946-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272725v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experiments to Distribute Map Generalization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Lokhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Regnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Information Theory (COSIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-63946-8_25⟩</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-1-8-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117099v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design a cartographic continuum to help users to navigate between two topographic styles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously Generalizing Buildings to Built-up Areas by Aggregating and Growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongliang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ACM SIGSPATIAL Workshop on Smart Cities and Urban Analytics (UrbanGIS'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Redondo Beach, CA, United States. pp.10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3152178.3152188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative transitions between existing representations in multi-scale maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Jul 2017, Washington, DC, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ica-proc-1-33-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Block Graying and Landmarks Enhancing as Intermediate Representations between Buildings and Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ICA Workshop on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Data Production: Research Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSDR meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Variation of Visual Complexity in Multi-Scale Maps with Clutter Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ICA Workshop on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4775.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned From Research on Multimedia Summarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automatic Structure Detection and Generalization of Railway Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 18th ICA Workshop on Generalisation and Multiple Representation</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274443v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Structure Detection and Generalization of Railway Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lessons Learned From Research on Multimedia Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference 2015</w:t>
+              <w:t xml:space="preserve">Proceedings of 18th ICA Workshop on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274449v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to formalize multi-scales land-use generalization in the ScaleMaster 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence international : "27° Conférence cartographique internationale" et " 16° Assemblée générale de l'Association cartographique internationale", Société brésilienne de cartographie, Rio de Janeiro, 23-28 août 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rio de Janeiro, Brésil. pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Generalisation of Intermediate Levels in a Multi-Scale Pyramid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns multi-niveaux pour les SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp 19 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to formalize multi-scales land-use generalization in the ScaleMaster 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Interactions in a Multi-Level Multi-Agent Model for Cartography Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.183-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration on an Ontology for Generalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glen Hart</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICA Workshop on Generalisation and Multiple Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.355-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288783v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collaboration on an Ontology for Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th ICA Workshop on Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004377v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalising Unusual Map Themes from OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICA Workshop on Generalisation and Multiple Representation, Vienne, 23 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic Generalisation Aware of Multiple Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.289-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalising Unusual Map Themes from OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICA Workshop on Map Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving multi-level interactions modelling in a multi-agent generalisation model: first experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ICA Generalisation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Dresden, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is the Level of Detail of OpenStreetMap?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Role of Volunteered Geographic Information in Advancing Science: Quality and Credibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Welfare to Assess the Global Legibility of a Generalized Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Columbus, Ohio, United States. pp.198-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ontology of Spatial Relations and Relational Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kusay Jaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ICA workshop on generalisation and multiple representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CollaGen: Collaboration between Automatic Cartographic Generalisation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.541-558, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19143-5_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système multi-agent pour l'orchestration de processus de généralisation cartographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automated Generalisation Results Using the Agent-Based Platform CartAGen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.73-82</w:t>
+              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196601v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generalisation Results Using the Agent-Based Platform CartAGen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un système multi-agent pour l'orchestration de processus de généralisation cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302062v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de zones conflits dans deux modèles de généralisation cartographique multi-agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relevant Space Partitioning for Collaborative Generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.33-42</w:t>
+              <w:t xml:space="preserve">12th ICA Workshop on Generalisation and Multiple Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196590v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant Space Partitioning for Collaborative Generalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emergence de zones conflits dans deux modèles de généralisation cartographique multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ICA Workshop on Generalisation and Multiple Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Françaises des Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309180v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Generalisation: Formalisation of Generalisation Knowledge to Orchestrate Different Cartographic Generalisation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.264-278, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15300-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EuroSDR research on state-of-the-art of automated generalisation in commercial software: main findings and conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantien Stoter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Baella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connie Blok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop of the ICA commission on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the state-of-the-art in automated map generalisation implemented in commercial out-of-the-box software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantien Stoter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Baella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Burghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICA Workshop on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.20 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement automatique de données par analyse spatiale pour la généralisation de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies for the evaluation of generalised data derived with commercial available generalisation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantien Stoter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Baella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ICA Workshop on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Thoughts for the Orchestration of Generalisation Methods on Heterogeneous Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ICA Workshop on Generalisation and Multiple Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICA Commission on Generalisation and Multiple Representation, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Network Selection based on Structure and Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16118,823 +16209,823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnchorWhat : Décompositions de cartes pan-scalaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">MapDraw - an online tool to draw anything you want on top of a map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïeul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche IGN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">AGILE 2023 - Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071488v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MapDraw - an online tool to draw anything you want on top of a map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AnchorWhat : Décompositions de cartes pan-scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2023 - Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">Journée de la recherche IGN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132612v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le progrès en cartographie, c'est la progressivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Journée de la recherche IGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne (Marne-la-Vallée), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la théorie des ancres et les espaces cognitifs dans la cartographie multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maieul Gruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Journée de la recherche IGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs-sur-Marne, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carrefour dont vous êtes le héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoMob : Tous (im)mobiles, tous cartographes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carrefour dont vous êtes le héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Kalsron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonizing Level of Detail in OpenStreetMap Based Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience 2014, 8th international conference on geographic information science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. 40, pp.427-431, 2014, GeoInfo Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic Generalisation Aware of Multiple Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matt Duckham; Katleen Stewart; Edzer Pebesma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "8th International Conference on Geographic Information Science (GIScience'14)", Vienne, 23-26 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienne, Austria. pp.286-291, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première évaluation de la qualité des données libres d'OpenStreetMap en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16944,932 +17035,932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de cartes en relief pour les personnes déficientes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Fillières-Riveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographies en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-84516-642-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Topographic Maps with VGI: Quality Management and Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyron Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriani Skopeliti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping and the Citizen Sensor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/bbf.d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of Details Harmonization Operations in OpenStreetMap Based Large Scale Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leitner, Michael; Jokar Arsanjani, Jamal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen Empowered Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, pp.3-25, 2017, Geotechnologies and the Environment, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51629-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations of Privacy, Ethics and Legal Issues in Volunteered Geographic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mooney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Juul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphim Alvanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping and the Citizen Sensor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ubiquity Press, pp.119-135, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality analysis of the Parisian OSM toponyms evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyron Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Capineri; Muki Haklay; Haosheng Huang; Vyron Antoniou; Juhani Kettunen; Frank Ostermann; Ross Purves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Handbook of Crowdsourced Geographic Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ubiquity Press, 2016, 978-1-909188-79-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/bax.h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the Scale of OpenStreetMap Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jokar Arsanjani, Jamal; Zipf, Alexander; Mooney, Peter; Helbich, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenStreetMap in GIScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.81-99, 2015, Lecture Notes in Geoinformation and Cartography, 978-3-319-14280-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14280-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling geographic relationships in automated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kusay Jaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Steiniger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burghardt, Dirk; Duchêne, Cécile; Mackaness, William A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracting Geographic Information in a Data Rich World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.53-82, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00203-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Modelling, Web Services and Geoprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burghardt, Dirk; Duchêne, Cécile; Mackaness, William A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracting Geographic Information in a Data Rich World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197-225, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00203-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17879,279 +17970,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Entity-Linking dataset between annotated tweets collected during major crises in France and French Wikipedia corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7767294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.10.57967/hf/1678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18161,117 +18252,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Which Framerate Should The Honey Bees' Waggle Dance Be Recorded ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18281,269 +18372,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agents Systems for Cartographic Generalization: Feedback from Past and On-going Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaffuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IGN (Institut National de l’Information Géographique et Forestière); LaSTIG, équipe COGIT. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des données géolocalisées issues de la foule pour les questions de mobilité et tourisme - quelques exemples issus de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IGN (Institut National de l’Information Géographique et Forestière). 2017, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02346056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18553,100 +18644,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Modèle CollaGen : collaboration de processus automatiques pour la généralisation cartographique de paysages hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PEST1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00664464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18656,105 +18747,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'automatisation de la production de cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris Est, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02475520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId431"/>
+      <w:footerReference w:type="default" r:id="rId433"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18822,51 +18913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56E19F2"/>
+    <w:nsid w:val="F0FF0497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19053,51 +19144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-touya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6113-6903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158050339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5941-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2561406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2626935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourcier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Le Mao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14030107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Harrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oucheikh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghua Ai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2024.2383419" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meijers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41651-024-00174-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2023.27.277" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2123488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2267419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2153467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-022-00104-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ingensand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104432" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Lobo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wabi&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Mo&#347;cicka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2022.2097760" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2105747" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2020.1858608" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2031554" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1972787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Houfaf-Khoufaf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2021.1977709" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quinquenel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-17357255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717832" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Ayedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050338" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Raposo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bereuter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9060371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2019.1613071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnauld" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2017.1413787" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyron Antoniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi6030080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Hart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles M Foody" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kellenberger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12189" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2016.13.276" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.51.4.3132" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Savino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decherf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-227-2015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2013.809233" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coup&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Jollec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fuchs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi2030621" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01203.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.65-86" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.175-199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01215.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien Stoter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Burghardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Baella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bakker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2009.06.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352124v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Karsznia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Ajdacka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Adolf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-5-31-2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-25-2024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieulle Brusq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Campo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-176-2024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-83-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-51-2024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-86-2024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-10-2024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.73" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131816v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125441v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-51-2023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.23" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-265-2023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522557v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-5-2022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-1-2022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-32-2022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-4-2022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-19-2021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-60-2021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-107-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552927v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drugeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-37-2021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2021-15-2021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brisebard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quinton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-17-2020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995412v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-134-2019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266375v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266448v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biniek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouffineau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-2-2019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266373v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-133-2019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot-Marchand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-9-2018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-116-2018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-8-2017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Peng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152178.3152188" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-33-2017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097486v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4775.3849" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274449v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Gould" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070113v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290913v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297732v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balley" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusay Jaara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_30" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Renard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffuri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196590v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303196v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15300-6_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Blok" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Davila" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417161v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinrich Anders" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408591v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408557v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673753v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maieul Gruget" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140220v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076567v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355445v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177116v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Skopeliti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bbf.d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140189v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mooney" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Juul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270641v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bax.h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274434v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reimer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14280-7_5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280116v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gould" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Foerster" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664464v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1052" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02475520v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-touya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6113-6903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158050339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-5941-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2026.2650276" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2561406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sester" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2026.2626935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourcier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Le Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14030107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Harrie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oucheikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghua Ai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2024.2383419" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meijers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S41651-024-00174-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galopin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2023.27.277" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2123488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2267419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2153467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12020062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chassin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ingensand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104432" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-022-00104-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03694759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-40-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2020.1858608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wabi&#324;ski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Mo&#347;cicka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2105747" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Lokhat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173307" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2022.2097760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Lobo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2022.2031554" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Houfaf-Khoufaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2021.1977709" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2021.1972787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quinquenel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-17357255" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Ayedi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9050338" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2020.1717832" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Filli&#232;res-Riveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Raposo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bereuter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9060371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2019.1613071" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01980146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Rhaiem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1486784" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155541v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnauld" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2017.1413787" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyron Antoniou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi6030080" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Hart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles M Foody" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kellenberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2016.13.276" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.51.4.3132" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decherf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-227-2015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Savino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2013.809233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coup&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Jollec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fuchs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi2030621" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01203.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.65-86" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.175-199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9671.2010.01215.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantien Stoter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Burghardt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Baella" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2009.06.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Karsznia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Ajdacka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Adolf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-5-31-2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714634v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-24-2024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieulle Brusq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Campo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pech" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-176-2024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-25-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-83-2024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-51-2024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688159v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-86-2024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598498v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-10-2024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.73" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125441v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-51-2023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2023.23" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridley Campbell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183885v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-6-265-2023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-5-2022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-32-2022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522858v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-1-2022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677334v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Braikeh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-115-2022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719234v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-4-4-2022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-60-2021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-19-2021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-107-2021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2021-15-2021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552927v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Drugeon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-37-2021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995412v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873414v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brisebard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quinton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-17-2020" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995428v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270589v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-134-2019" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biniek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouffineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-2-2019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02279628v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-133-2019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351830v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot-Marchand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-9-2018" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097492v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-116-2018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-8-2017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130681v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Peng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152178.3152188" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-33-2017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149006v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4775.3849" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155043v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278067v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288783v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Gould" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280105v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290913v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297732v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290906v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balley" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusay Jaara" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_30" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302062v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Renard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaffuri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309180v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196590v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15300-6_19" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320417v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Blok" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Davila" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinrich Anders" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408591v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418766v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408557v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418790v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071488v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673753v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618382v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maieul Gruget" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140220v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076567v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355445v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401368v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177116v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriani Skopeliti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bbf.d" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170261v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140189v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mooney" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Juul" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bax.h" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274434v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reimer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14280-7_5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280109v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steiniger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280116v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gould" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Foerster" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00203-3_7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449333v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682131v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346056v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664464v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1052" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02475520v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>