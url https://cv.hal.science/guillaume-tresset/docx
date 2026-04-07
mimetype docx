--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,8967 +66,9195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition-Encoded Control of Amphiphilicity and Nanoscale Rigidity in Poly(isobutyl cyanoacrylate)/Poly(butylene oxide)-statpolyglycidol Nanospheres and Nanoellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Names Hiba Khélifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bennevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-like relaxation dynamics during the disorder-toorder transition of viral nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Viruses and Protein Cages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing single-molecule dynamics in self-assembling viral nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Suss</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Los angeles, CA, United States. Biophysical Journal, 124 (3), pp.54a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation kinetics of bio-inspired condensates under passive and active conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation kinetics of bioinspired condensates in passive and active conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBL Symposium: Cellular mechanisms driven by phase separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Penetrating Peptides from the SARS-CoV-2 Proteome: Structural Insights and Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Naporano Bicev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise E. A. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana B. Caliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Porosk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Langel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising the self-assembly process of icosahedral viruses through fluorescence microscopy at single particle level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single-particle level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysChemCell2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68th Biophysical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Philadelphia (PA), United States. Biophysical Journal, 123 (3), pp.224a, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.11.1425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741012v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single-particle level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visualising the self-assembly process of icosahedral viruses through fluorescence microscopy at single particle level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suss Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Biophysical Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhysChemCell2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590348v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising the self-assembly process of icosahedral viruses through fluorescence microscopy at single particle level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Virology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the self-assembly process of icosahedral viruses through fluorescence microscopy at single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical study of large macromolecular complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physbio2021 - 5th International Conference on Physics &amp; Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, E-Conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03356115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Vesicle Microreactors Produced using Permeable Polymer Blocks: Circumventing Complex Functionality to Impart Membrane Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabella Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Vragovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Konefal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliezer Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 702, pp.139004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dynamics of Peptiplexes Formed between Cationic Cell-Penetrating Peptides and DNA: A Comparative Study on TAT-HIV and NLS-SV40T</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin A Riske</w:t>
+                <w:t xml:space="preserve">Leaky by Design: Unlocking Polymersome Permeability Using Moderately Hydrophobic Polymer Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wencui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabella P Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Augusto de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vragovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01567⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (11), pp.7872 - 7884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524298v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From disorder to icosahedral symmetry: How conformation-switching subunits enable RNA virus assembly</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural Dynamics of Peptiplexes Formed between Cationic Cell-Penetrating Peptides and DNA: A Comparative Study on TAT-HIV and NLS-SV40T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas R de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim A Siddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca B M Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W Hamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin A Riske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ady7241⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (3), pp.1296-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285694v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel dimeric capsid assembly modulators as a unique class of highly potent anti-HBV agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From disorder to icosahedral symmetry: How conformation-switching subunits enable RNA virus assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c01983⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (39), pp.eady7241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ady7241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444393v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Novel dimeric capsid assembly modulators as a unique class of highly potent anti-HBV agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmeshkumar Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leda Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (22), pp.24196-24212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771478v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly, cytocompatibility, and interactions of desmopressin with sodium polystyrene sulfonate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta da Silva</w:t>
+                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM01125B⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (46), pp.14821-14828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850610v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-like Relaxation Dynamics during the Disorder-to-Order Transition of Viral Nucleocapsids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier Pérez</w:t>
+                <w:t xml:space="preserve">Self-assembly, cytocompatibility, and interactions of desmopressin with sodium polystyrene sulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Caliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Bicev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinval de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02158⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (48), pp.9597-9613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM01125B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739187v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of ion permeable planar membranes and polymersomes based on β-cyclodextrin-cored star copolymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Glass-like Relaxation Dynamics during the Disorder-to-Order Transition of Viral Nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (40), pp.10210-10218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265767v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose restriction in Saccharomyces cerevisiae modulates the phosphorylation pattern of the 20S proteasome and increases its activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Energetics and Kinetic Assembly Pathways of Hepatitis B Virus Capsids in the Presence of Antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (13), pp.12723-12733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c03595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46614-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04497985v1</w:t>
+                <w:t xml:space="preserve">hal-04160101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics and Kinetic Assembly Pathways of Hepatitis B Virus Capsids in the Presence of Antivirals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Glucose restriction in Saccharomyces cerevisiae modulates the phosphorylation pattern of the 20S proteasome and increases its activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Naporano Bicev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilia Frazão de Souza Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Luis Pinto de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Rodrigo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéril Degrouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c03595⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46614-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160101v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Double Hydrophilic Block Copolymers Poly(2‐isopropyl‐2‐oxazoline‐ b ‐ethylenimine) and their DNA Transfection Efficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Engineering of ion permeable planar membranes and polymersomes based on β-cyclodextrin-cored star copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqin Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 630, Part A, pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202200296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265776v1</w:t>
+                <w:t xml:space="preserve">hal-04265767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-EM reconstructions of BMV-derived virus-like particles reveal assembly defects in the icosahedral lattice structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Double Hydrophilic Block Copolymers Poly(2‐isopropyl‐2‐oxazoline‐ b ‐ethylenimine) and their DNA Transfection Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Delecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgul Tezgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Figlerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR05650F⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.2200296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202200296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607847v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Marangoni Flows under Quasi-Steady Conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryo-EM reconstructions of BMV-derived virus-like particles reveal assembly defects in the icosahedral lattice structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
+                <w:t xml:space="preserve">Milosz Ruszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Strugala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Indyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Figlerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c00619⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.3224-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR05650F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855203v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between RNA Topology and Nucleocapsid Structure in a Model Icosahedral Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kalouna Kra</w:t>
+                <w:t xml:space="preserve">Fluorescent Marangoni Flows under Quasi-Steady Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Usma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.08.021⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (30), pp.9129-9135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c00619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351285v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort Peptide Theranostic Nanoparticles by Microfluidic-Assisted Rapid Solvent Exchange</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between RNA Topology and Nucleocapsid Structure in a Model Icosahedral Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNB.2020.3007103⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (18), pp.3925-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035736v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a Virus Circumvents Energy Barriers to Form Symmetric Shells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+                <w:t xml:space="preserve">Nonsymmetrical Dynamics of the HBV Capsid Assembly and Disassembly Evidenced by Their Transient Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b08354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (45), pp.9987-9995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035711v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyglycidol-Stabilized Nanoparticles as a Promising Alternative to Nanoparticle PEGylation: Polymer Synthesis and Protein Fouling Considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultrashort Peptide Theranostic Nanoparticles by Microfluidic-Assisted Rapid Solvent Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03687⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNB.2020.3007103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035730v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsymmetrical Dynamics of the HBV Capsid Assembly and Disassembly Evidenced by Their Transient Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+                <w:t xml:space="preserve">How a Virus Circumvents Energy Barriers to Form Symmetric Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaz Panahandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05024⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.3170-3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b08354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009814v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsymmetrical Dynamics of the HBV Capsid Assembly and Disassembly Evidenced by Their Transient Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+                <w:t xml:space="preserve">Polyglycidol-Stabilized Nanoparticles as a Promising Alternative to Nanoparticle PEGylation: Polymer Synthesis and Protein Fouling Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqin Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindomar Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05024⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.1266-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665643v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved histidinylated lPEI polyplexes for skeletal muscle cells transfection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonsymmetrical Dynamics of the HBV Capsid Assembly and Disassembly Evidenced by Their Transient Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.9987 - 9995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067297v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐Sensitive Poly(ethylene glycol)/Poly(ethoxyethyl glycidyl ether) Block Copolymers: Synthesis, Characterization, Encapsulation, and Delivery of a Hydrophobic Drug</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved histidinylated lPEI polyplexes for skeletal muscle cells transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201900210⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 559, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282220v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the Molecular Components of the Cowpea Chlorotic Mottle Virus Investigated by Molecular Dynamics Simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">pH‐Sensitive Poly(ethylene glycol)/Poly(ethoxyethyl glycidyl ether) Block Copolymers: Synthesis, Characterization, Encapsulation, and Delivery of a Hydrophobic Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Zimbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220 (16), pp.1900210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201900210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b08026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123581v1</w:t>
+                <w:t xml:space="preserve">hal-02282220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348488v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Interactions between the Molecular Components of the Cowpea Chlorotic Mottle Virus Investigated by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (41), pp.9490-9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b08026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345735v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the thermal dissociation of viral capsid by lattice model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8d88⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882330v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled polysulfone nanoparticles using microfluidic chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Investigating the thermal dissociation of viral capsid by lattice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8d88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882283v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Phase Transition of Viral Capsid Gives Insights into Subunit Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Self-assembled polysulfone nanoparticles using microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.014005⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.458-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140237v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a major intermediate along the self-assembly pathway of an icosahedral viral capsid by using an analytical model of a spherical patch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Phase Transition of Viral Capsid Gives Insights into Subunit Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Nhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01060a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.014005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356007v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
+                <w:t xml:space="preserve">Identification of a major intermediate along the self-assembly pathway of an icosahedral viral capsid by using an analytical model of a spherical patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Law-Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (32), pp.6728-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01060a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446050v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell patterning using a dielectrophoretic–hydrodynamic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guolin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Hao Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Mihai Bălan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (2), pp.363-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-015-1568-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics-Driven Strategy for Size-Controlled DNA Compaction by Slow Diffusion through Water Stream</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil K Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (17), pp.3471-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882672v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pDNA availability on transfection efficiency of polyplexes in non-proliferative cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microfluidics-Driven Strategy for Size-Controlled DNA Compaction by Slow Diffusion through Water Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (24), pp.8193-8197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179393v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip controlled surfactant-DNA coil-globule transition by rapid solvent exchange using hydrodynamic flow focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cətəlin Mərculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Venkataraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanry Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (44), pp.13125-13136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la5035382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighing polyelectrolytes packaged in viruslike particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of pDNA availability on transfection efficiency of polyplexes in non-proliferative cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (22), pp.5977-5985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.128305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882750v1</w:t>
+                <w:t xml:space="preserve">hal-01179393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Weighing polyelectrolytes packaged in viruslike particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Tatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.128305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880969v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine control over the size of surfactant-polyelectrolyte nanoparticles by hydrodynamic flow focusing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unusual self-assembly properties of Norovirus Newbury2 virus-like particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Decouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charpilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac4006155⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 537 (1), pp.144 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882940v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual self-assembly properties of Norovirus Newbury2 virus-like particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (41), pp.15378-15381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651029v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Assemblies of Lipid-Coated Polyelectrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fine control over the size of surfactant-polyelectrolyte nanoparticles by hydrodynamic flow focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Romet ‐ Lemonne</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Marculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2048135⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (12), pp.5850-5856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac4006155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716459v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range architecture of single lipid-based complex nanoparticles with local hexagonal packing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Assemblies of Lipid-Coated Polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Romet ‐ Lemonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz101430e⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.5743--5752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2048135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883291v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic field-flow method for separating particle populations in a chip with asymmetric electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Long-range architecture of single lipid-based complex nanoparticles with local hexagonal packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guolin Xu</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3251125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz101430e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896727v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Poisson-Fermi formalism for investigating size correlation effects with multiple ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dielectrophoretic field-flow method for separating particle populations in a chip with asymmetric electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guolin Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061506⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3251125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896845v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-Encoded Control of Amphiphilicity and Nanoscale Rigidity in Poly(isobutyl cyanoacrylate)/Poly(butylene oxide)-statpolyglycidol Nanospheres and Nanoellipsoids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Generalized Poisson-Fermi formalism for investigating size correlation effects with multiple ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05507810v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation kinetics of biomolecular condensates under passive and active conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiscale Growth Kinetics of Model Biomolecular Condensates Under Passive and Active Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Boccalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Rodrigo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Global Physics Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">GDR MéDynA – Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052467v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phase separation kinetics of biomolecular condensates under passive and active conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">APS Global Physics Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142380v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the self-assembly pathway of hepatitis B virus capsid by antivirals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioengineering and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109150v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly dynamics of simple icosahedral nucleocapsids under high and low capsid protein concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bugea</w:t>
+                <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Suss</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish Network in Physical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Miraflores de la Sierra (Province de Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Growth Kinetics of Model Biomolecular Condensates Under Passive and Active Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of the self-assembly pathway of hepatitis B virus capsid by antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MéDynA – Annual Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Amboise, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioengineering and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322411v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation kinetics of bio-inspired condensates under passive and active conditions</w:t>
+                <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794955v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-like relaxation dynamics during the disorder-order transition of viral nucleocapsids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phase separation kinetics of bio-inspired condensates under passive and active conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Minneapolis (MN), United States</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590274v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobleaching Step Counting and Localization for Fluorescence Microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Glass-like relaxation dynamics during the disorder-order transition of viral nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APS March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Minneapolis (MN), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869324v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the self-assembly mechanism of viruses through fluorescence microscopy and interferometric scattering at the single molecule level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Photobleaching Step Counting and Localization for Fluorescence Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysChemCell2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Orlando (Floride), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC53108.2024.10782704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740989v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visualizing the self-assembly mechanism of viruses through fluorescence microscopy and interferometric scattering at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suss Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">PhysChemCell2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638524v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLEVIRUS:Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetics and kinetic assembly pathways of Hepatitis B virus in the presence of antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bugea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Perronet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la communauté des nanosciences et nanotechnologies de Paris-Saclay - Édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">PSB Symposium Dynamics in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241174v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antivirals alter the kinetic assembly pathway and elastic properties of Hepatitis B virus capsids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SINGLEVIRUS:Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS Workshop on Non-Equilibrium Physics of Self-Assembly: From Viruses to Nano-Containers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de la communauté des nanosciences et nanotechnologies de Paris-Saclay - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590311v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics and kinetic assembly pathways of Hepatitis B virus in the presence of antivirals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antivirals alter the kinetic assembly pathway and elastic properties of Hepatitis B virus capsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSB Symposium Dynamics in Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICMS Workshop on Non-Equilibrium Physics of Self-Assembly: From Viruses to Nano-Containers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265846v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses as bioinspired nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bioengineering and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between RNA topology and nucleocapsid structure in a model icosahedral virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalouna Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. pp.330a-331a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.1107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of assembly modulators on the assembly kinetics and structure of hepatitis B virus capsid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalouna Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. pp.167a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.1889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly kinetic pathways of hepatitis B virus capsids in the presence or not of antivirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalouna Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Small-Angle Scattering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition désordre-ordre et sélection du génome dans un virus icosaédrique modèle à ARN simple brin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Panahandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Assembly and Disassembly of Capsid Proteins Derived from Hepatitis B Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of RNA on the assembly dynamics of icosahedral and tubular viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Virology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ventura (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule monitoring of Hepatitis B Virus nucleocapsid assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Statistique des Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Systèmes Biologiques et Concepts Physiques, Orsay, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartimentation microscopique: depuis les microchambres femtolitriques jusqu'aux particules pseudo-virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Paris Sud - Paris XI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00848365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9036,114 +9264,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, Modélisation et Contrôle des Scénarios Avancés dans le Tokamak Européen JET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Provence - Aix-Marseille I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9290,51 +9518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch Poncet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamizhmalar Sundararajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Naporano Bicev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. A. Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Caliari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Porosk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Langel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suss Rom&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.11.1425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04151009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03356115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Rosso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vragovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Konefal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Jager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R de Mello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim A Siddiq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca B M Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hamley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A Riske" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Zandi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady7241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amblard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalouna Kra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmeshkumar Patel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Bassit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c01983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caliari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bicev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinval de Souza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM01125B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kalem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.147" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilia Fraz&#227;o de Souza Degenhardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Luis Pinto de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46614-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Ruszkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Strugala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Indyka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Figlerowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05650F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Usma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.08.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Iliescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2020.3007103" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Panahandeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08354" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Oliveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindomar Albuquerque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03687" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishan Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Molini&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labourel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b08026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8d88" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.06.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.014005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolin Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hao Tong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Mihai B&#259;lan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1568-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04129" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#601;t&#601;lin M&#601;rculescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Venkataraman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanry Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5035382" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le C&#339;ur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.128305" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Marculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4006155" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101430e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061506" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322411v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Boccalini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241174v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1107" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1889" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265821v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02076428v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poncet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01781714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nassal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamizhmalar Sundararajan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Naporano Bicev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. A. Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Caliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Porosk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Langel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.11.1425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suss Rom&#233;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04151009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03356115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vragovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Konefal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Jager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencui Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella P Rosso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06389" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R de Mello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim A Siddiq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca B M Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hamley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A Riske" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Zandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady7241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amblard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalouna Kra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmeshkumar Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Bassit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c01983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caliari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bicev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinval de Souza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM01125B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilia Fraz&#227;o de Souza Degenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Luis Pinto de Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Du" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kalem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200296" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Ruszkowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Strugala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Indyka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Figlerowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05650F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Usma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.08.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Iliescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2020.3007103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Panahandeh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindomar Albuquerque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Molini&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labourel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900210" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b08026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8d88" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.06.028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.014005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolin Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hao Tong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Mihai B&#259;lan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1568-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#601;t&#601;lin M&#601;rculescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Venkataraman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanry Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5035382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le C&#339;ur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.128305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Marculescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4006155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048135" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101430e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251125" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061506" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Boccalini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782704" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740989v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241174v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1107" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1889" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02076428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poncet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01781714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nassal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>