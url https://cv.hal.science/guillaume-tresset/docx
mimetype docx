--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -66,6745 +66,6745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-Encoded Control of Amphiphilicity and Nanoscale Rigidity in Poly(isobutyl cyanoacrylate)/Poly(butylene oxide)-statpolyglycidol Nanospheres and Nanoellipsoids</w:t>
+                <w:t xml:space="preserve">Polymer Vesicle Microreactors Produced using Permeable Polymer Blocks: Circumventing Complex Functionality to Impart Membrane Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Names Hiba Khélifa</w:t>
+                <w:t xml:space="preserve">Anabella Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martina Vragovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Konefal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 702, pp.139004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaky by Design: Unlocking Polymersome Permeability Using Moderately Hydrophobic Polymer Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wencui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabella P Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Augusto de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vragovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (11), pp.7872 - 7884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Dynamics of Peptiplexes Formed between Cationic Cell-Penetrating Peptides and DNA: A Comparative Study on TAT-HIV and NLS-SV40T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas R de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim A Siddiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca B M Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W Hamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin A Riske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (3), pp.1296-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From disorder to icosahedral symmetry: How conformation-switching subunits enable RNA virus assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (39), pp.eady7241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ady7241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel dimeric capsid assembly modulators as a unique class of highly potent anti-HBV agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmeshkumar Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leda Bassit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (22), pp.24196-24212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c01983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (46), pp.14821-14828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-assembly, cytocompatibility, and interactions of desmopressin with sodium polystyrene sulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Caliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Bicev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinval de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (48), pp.9597-9613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM01125B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glass-like Relaxation Dynamics during the Disorder-to-Order Transition of Viral Nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (40), pp.10210-10218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energetics and Kinetic Assembly Pathways of Hepatitis B Virus Capsids in the Presence of Antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (13), pp.12723-12733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c03595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glucose restriction in Saccharomyces cerevisiae modulates the phosphorylation pattern of the 20S proteasome and increases its activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Naporano Bicev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilia Frazão de Souza Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Luis Pinto de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Rodrigo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46614-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering of ion permeable planar membranes and polymersomes based on β-cyclodextrin-cored star copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqin Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05507810v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 630, Part A, pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Double Hydrophilic Block Copolymers Poly(2‐isopropyl‐2‐oxazoline‐ b ‐ethylenimine) and their DNA Transfection Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Delecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgul Tezgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.2200296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202200296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryo-EM reconstructions of BMV-derived virus-like particles reveal assembly defects in the icosahedral lattice structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milosz Ruszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Strugala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Indyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Figlerowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.3224-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR05650F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescent Marangoni Flows under Quasi-Steady Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Usma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (30), pp.9129-9135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c00619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between RNA Topology and Nucleocapsid Structure in a Model Icosahedral Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (18), pp.3925-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonsymmetrical Dynamics of the HBV Capsid Assembly and Disassembly Evidenced by Their Transient Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (45), pp.9987-9995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrashort Peptide Theranostic Nanoparticles by Microfluidic-Assisted Rapid Solvent Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNB.2020.3007103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How a Virus Circumvents Energy Barriers to Form Symmetric Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaz Panahandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.3170-3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b08354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyglycidol-Stabilized Nanoparticles as a Promising Alternative to Nanoparticle PEGylation: Polymer Synthesis and Protein Fouling Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqin Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindomar Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.1266-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonsymmetrical Dynamics of the HBV Capsid Assembly and Disassembly Evidenced by Their Transient Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Nhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.9987 - 9995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved histidinylated lPEI polyplexes for skeletal muscle cells transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 559, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pH‐Sensitive Poly(ethylene glycol)/Poly(ethoxyethyl glycidyl ether) Block Copolymers: Synthesis, Characterization, Encapsulation, and Delivery of a Hydrophobic Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Zimbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220 (16), pp.1900210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201900210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium self-assembly dynamics of icosahedral viral capsids packaging genome or polyelectrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05426-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between the Molecular Components of the Cowpea Chlorotic Mottle Virus Investigated by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (41), pp.9490-9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b08026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticle-Templated Self-Assembly of Viral Capsids Probed by Time-Resolved Absorbance Spectroscopy and X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the thermal dissociation of viral capsid by lattice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa8d88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-assembled polysulfone nanoparticles using microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.458-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-Dimensional Phase Transition of Viral Capsid Gives Insights into Subunit Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Nhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.014005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a major intermediate along the self-assembly pathway of an icosahedral viral capsid by using an analytical model of a spherical patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (32), pp.6728-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01060a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the Disassembly Pathway of an Icosahedral Viral Capsid and Shape Determination of Two Successive Intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Law-Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil K Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (17), pp.3471-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell patterning using a dielectrophoretic–hydrodynamic trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guolin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hao Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Mihai Bălan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-015-1568-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidics-Driven Strategy for Size-Controlled DNA Compaction by Slow Diffusion through Water Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (24), pp.8193-8197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pDNA availability on transfection efficiency of polyplexes in non-proliferative cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (22), pp.5977-5985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-chip controlled surfactant-DNA coil-globule transition by rapid solvent exchange using hydrodynamic flow focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cətəlin Mərculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Venkataraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanry Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (44), pp.13125-13136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5035382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weighing polyelectrolytes packaged in viruslike particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.128305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unusual self-assembly properties of Norovirus Newbury2 virus-like particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Decouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charpilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 537 (1), pp.144 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norovirus Capsid Proteins Self-Assemble through Biphasic Kinetics via Long-Lived Stave-like Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (41), pp.15378-15381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja403550f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine control over the size of surfactant-polyelectrolyte nanoparticles by hydrodynamic flow focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Marculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (12), pp.5850-5856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac4006155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Assemblies of Lipid-Coated Polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Romet ‐ Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (13), pp.5743--5752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2048135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-range architecture of single lipid-based complex nanoparticles with local hexagonal packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz101430e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectrophoretic field-flow method for separating particle populations in a chip with asymmetric electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Iliescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guolin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3251125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Poisson-Fermi formalism for investigating size correlation effects with multiple ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.061506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-like relaxation dynamics during the disorder-toorder transition of viral nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Viruses and Protein Cages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing single-molecule dynamics in self-assembling viral nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Suss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Los angeles, CA, United States. Biophysical Journal, 124 (3), pp.54a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation kinetics of bio-inspired condensates under passive and active conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation kinetics of bioinspired condensates in passive and active conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBL Symposium: Cellular mechanisms driven by phase separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Penetrating Peptides from the SARS-CoV-2 Proteome: Structural Insights and Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Naporano Bicev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise E. A. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana B. Caliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ly Porosk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ülo Langel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single-particle level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Visualising the self-assembly process of icosahedral viruses through fluorescence microscopy at single particle level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suss Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Biophysical Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhysChemCell2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590348v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising the self-assembly process of icosahedral viruses through fluorescence microscopy at single particle level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single-particle level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysChemCell2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68th Biophysical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Philadelphia (PA), United States. Biophysical Journal, 123 (3), pp.224a, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.11.1425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741012v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising the self-assembly process of icosahedral viruses through fluorescence microscopy at single particle level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Virology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the self-assembly process of icosahedral viruses through fluorescence microscopy at single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical study of large macromolecular complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physbio2021 - 5th International Conference on Physics &amp; Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, E-Conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03356115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Vesicle Microreactors Produced using Permeable Polymer Blocks: Circumventing Complex Functionality to Impart Membrane Permeability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guégan</w:t>
+                <w:t xml:space="preserve">Composition-Encoded Control of Amphiphilicity and Nanoscale Rigidity in Poly(isobutyl cyanoacrylate)/Poly(butylene oxide)-statpolyglycidol Nanospheres and Nanoellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Names Hiba Khélifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bennevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5098 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3251125⟩</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-04896845v1</w:t>
+                <w:t xml:space="preserve">hal-05507810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6822,103 +6822,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Growth Kinetics of Model Biomolecular Condensates Under Passive and Active Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Boccalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Suss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Rodrigo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MéDynA – Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Amboise, France</w:t>
@@ -6947,90 +6947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation kinetics of biomolecular condensates under passive and active conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Global Physics Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7055,90 +7055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Suss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7163,103 +7163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly dynamics of simple icosahedral nucleocapsids under high and low capsid protein concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Suss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish Network in Physical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Miraflores de la Sierra (Province de Madrid), Spain</w:t>
@@ -7288,51 +7288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the self-assembly pathway of hepatitis B virus capsid by antivirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bioengineering and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7357,77 +7357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7452,90 +7452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation kinetics of bio-inspired condensates under passive and active conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamizhmalar Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,51 +7560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-like relaxation dynamics during the disorder-order transition of viral nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Minneapolis (MN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7629,90 +7629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobleaching Step Counting and Localization for Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7763,103 +7763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the self-assembly mechanism of viruses through fluorescence microscopy and interferometric scattering at the single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suss Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhysChemCell2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7878,346 +7878,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics and kinetic assembly pathways of Hepatitis B virus in the presence of antivirals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SINGLEVIRUS:Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSB Symposium Dynamics in Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de la communauté des nanosciences et nanotechnologies de Paris-Saclay - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265846v1</w:t>
+                <w:t xml:space="preserve">hal-04241174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLEVIRUS:Visualising the self-assembly dynamics of icosahedral viruses through fluorescence microscopy at the single particle level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antivirals alter the kinetic assembly pathway and elastic properties of Hepatitis B virus capsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la communauté des nanosciences et nanotechnologies de Paris-Saclay - Édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">ICMS Workshop on Non-Equilibrium Physics of Self-Assembly: From Viruses to Nano-Containers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241174v1</w:t>
+                <w:t xml:space="preserve">hal-04590311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antivirals alter the kinetic assembly pathway and elastic properties of Hepatitis B virus capsids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energetics and kinetic assembly pathways of Hepatitis B virus in the presence of antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalouna Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéril Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS Workshop on Non-Equilibrium Physics of Self-Assembly: From Viruses to Nano-Containers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">PSB Symposium Dynamics in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590311v1</w:t>
+                <w:t xml:space="preserve">hal-04265846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses as bioinspired nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bioengineering and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8242,103 +8242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between RNA topology and nucleocapsid structure in a model icosahedral virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marichal</w:t>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalouna Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. pp.330a-331a, </w:t>
@@ -8376,90 +8376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of assembly modulators on the assembly kinetics and structure of hepatitis B virus capsid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalouna Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States. pp.167a, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8493,103 +8493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly kinetic pathways of hepatitis B virus capsids in the presence or not of antivirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalouna Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Small-Angle Scattering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Campinas, Brazil</w:t>
@@ -8618,103 +8618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition désordre-ordre et sélection du génome dans un virus icosaédrique modèle à ARN simple brin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Panahandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
@@ -8743,90 +8743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Assembly and Disassembly of Capsid Proteins Derived from Hepatitis B Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8868,51 +8868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of RNA on the assembly dynamics of icosahedral and tubular viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Virology Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ventura (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8937,103 +8937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule monitoring of Hepatitis B Virus nucleocapsid assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,51 +9090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Statistique des Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Systèmes Biologiques et Concepts Physiques, Orsay, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,51 +9184,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartimentation microscopique: depuis les microchambres femtolitriques jusqu'aux particules pseudo-virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Paris Sud - Paris XI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9278,51 +9278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, Modélisation et Contrôle des Scénarios Avancés dans le Tokamak Européen JET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université de Provence - Aix-Marseille I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9518,51 +9518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamizhmalar Sundararajan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Naporano Bicev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. A. Souza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Caliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Porosk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Langel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.11.1425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suss Rom&#233;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04151009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03356115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vragovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Konefal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Jager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencui Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella P Rosso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06389" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R de Mello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim A Siddiq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca B M Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hamley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A Riske" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Zandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady7241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amblard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalouna Kra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmeshkumar Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Bassit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c01983" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caliari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bicev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinval de Souza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM01125B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03595" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilia Fraz&#227;o de Souza Degenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Luis Pinto de Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Du" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kalem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200296" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Ruszkowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Strugala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Indyka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Figlerowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05650F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Usma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.08.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Iliescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2020.3007103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Panahandeh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindomar Albuquerque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03687" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Molini&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labourel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900210" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b08026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8d88" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.06.028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.014005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolin Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hao Tong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Mihai B&#259;lan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1568-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#601;t&#601;lin M&#601;rculescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Venkataraman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanry Yu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5035382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le C&#339;ur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.128305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Marculescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4006155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048135" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101430e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251125" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061506" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Boccalini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782704" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740989v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241174v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1107" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1889" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02076428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poncet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01781714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nassal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vragovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Konefal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Jager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencui Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella P Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R de Mello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim A Siddiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca B M Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hamley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A Riske" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Zandi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ady7241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalouna Kra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmeshkumar Patel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Bassit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c01983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Caliari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bicev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinval de Souza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM01125B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02158" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch Poncet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c03595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Naporano Bicev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilia Fraz&#227;o de Souza Degenhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Luis Pinto de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Rodrigo da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46614-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Du" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200296" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosz Ruszkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Strugala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Indyka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Figlerowicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05650F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Usma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00619" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.08.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishan Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Iliescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hauser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2020.3007103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Panahandeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08354" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035730v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindomar Albuquerque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Pavlova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03687" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Molini&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labourel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Law-Hine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingzhi Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05426-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02123581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b08026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisier Paris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delagrange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa8d88" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.06.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.014005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01060a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Sahoo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01478" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolin Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hao Tong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Mihai B&#259;lan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1568-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#601;t&#601;lin M&#601;rculescu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Venkataraman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanry Yu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5035382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le C&#339;ur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.128305" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charpilienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.07.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403550f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Marculescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4006155" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet &#8208; Lemonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048135" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101430e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251125" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896845v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.061506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamizhmalar Sundararajan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise E. A. Souza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Caliari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Porosk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Langel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suss Rom&#233;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.11.1425" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04151009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03356115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Boccalini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782704" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740989v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241174v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265846v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1107" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1889" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02076428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fieulaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poncet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01781714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nassal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>