--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1293,272 +1293,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02471828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université</w:t>
+                <w:t xml:space="preserve">The Defeat of University Autonomy. French Academic Diplomacy, Mobility Scholarships and Exchange Programs (1880s–1930s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Christin, Stéphan Soulié et Frédéric Worms (dir.). </w:t>
+              <w:t xml:space="preserve">Giles Scott-Smith; Ludovic Tournès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 100 mots de la République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.118-119, 2017, 9782130787396</w:t>
+              <w:t xml:space="preserve">Global Exchanges. Scholarship and Transnational Circulations in the Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-63, 2017, 978-1-78533-702-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265645v1</w:t>
+                <w:t xml:space="preserve">hal-02912082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the past: historical trends in internationalization of French Higher Education</w:t>
+                <w:t xml:space="preserve">Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Georgiana Mihut, Philip G. Altbach and Hans de Wit (eds). </w:t>
+              <w:t xml:space="preserve">Olivier Christin, Stéphan Soulié et Frédéric Worms (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Higher Education Internationalization: Insights from Key Global Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les 100 mots de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.118-119, 2017, 9782130787396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05265696v1</w:t>
+                <w:t xml:space="preserve">hal-05265645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Defeat of University Autonomy. French Academic Diplomacy, Mobility Scholarships and Exchange Programs (1880s–1930s)</w:t>
+                <w:t xml:space="preserve">Learning from the past: historical trends in internationalization of French Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giles Scott-Smith; Ludovic Tournès. </w:t>
+              <w:t xml:space="preserve">Georgiana Mihut, Philip G. Altbach and Hans de Wit (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Exchanges. Scholarship and Transnational Circulations in the Modern World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Understanding Higher Education Internationalization: Insights from Key Global Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berghahn Books</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.50-63, 2017, 978-1-78533-702-4</w:t>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-31, 2017, Global Perspectives on Higher Education, 978-94-6351-159-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912082v1</w:t>
+                <w:t xml:space="preserve">hal-05265696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourses de voyage &amp;quot;Autour du Monde&amp;quot; de la Fondation Albert Kahn (1898-1930) : les débuts de l'internationalisation universitaire</w:t>
               </w:r>
@@ -1796,195 +1796,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie universitaire ou diplomatie culturelle ? La Cité internationale universitaire de Paris entre deux rives (1920-1940)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La Cité internationale universitaire de Paris dans l’atelier de l’historien ». Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Babel étudiante. La Cité internationale universitaire de Paris (1920-1950)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.58-88, 2013, 978-2-7535-2743-0</w:t>
+              <w:t xml:space="preserve">La Babel étudiante. La Cité internationale universitaire de Paris, 1920-1950, Rennes, PUR, 2013, p. 13-34. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01366503v1</w:t>
+                <w:t xml:space="preserve">halshs-01657050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Cité internationale universitaire de Paris dans l’atelier de l’historien ». Introduction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diplomatie universitaire ou diplomatie culturelle ? La Cité internationale universitaire de Paris entre deux rives (1920-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dzovinar Kévonian; Guillaume Tronchet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Babel étudiante. La Cité internationale universitaire de Paris, 1920-1950, Rennes, PUR, 2013, p. 13-34. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">La Babel étudiante. La Cité internationale universitaire de Paris (1920-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-88, 2013, 978-2-7535-2743-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01657050v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cité universitaire : une joint-venture transnationale dans le Paris des années 1920 et 1930</w:t>
               </w:r>
@@ -2117,876 +2117,967 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États, universités et diplomatie : Penser l’histoire des relations universitaires en Europe au XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’école du monde. Histoire et enjeux des mobilités étudiantes internationales à l’époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N°168 (4), pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.168.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264967v1</w:t>
+                <w:t xml:space="preserve">hal-05580488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cité internationale universitaire de Paris : un siècle de rayonnement international</w:t>
+                <w:t xml:space="preserve">États, universités et diplomatie : Penser l’histoire des relations universitaires en Europe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les relations universitaires franco-belges dans leur histoire (XIXe siècle-XXIe siècle), 47, pp.19-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158565v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’épreuve des mobilités forcées : stratégies, acteurs et pratiques de l’éducation et de la formation dans l’accueil des réfugiés, Introduction</w:t>
+                <w:t xml:space="preserve">La Cité internationale universitaire de Paris : un siècle de rayonnement international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/servir.523.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jim.009.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05158592v1</w:t>
+                <w:t xml:space="preserve">hal-05158565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des étudiants étrangers : des dissensus historiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À l’épreuve des mobilités forcées : stratégies, acteurs et pratiques de l’éducation et de la formation dans l’accueil des réfugiés, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 130 (3), pp.11-14. </w:t>
+              <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 9 (1), pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.130.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jim.009.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03989781v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des étudiants réfugiés au XXe siècle. Un chantier d'histoire globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accueil des étudiants étrangers : des dissensus historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 15 (1), pp.93-116. </w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 130 (3), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.191.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.130.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158548v1</w:t>
+                <w:t xml:space="preserve">halshs-03989781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universités et grandes écoles : perspectives historiques sur une singularité française</w:t>
+                <w:t xml:space="preserve">L’accueil des étudiants réfugiés au XXe siècle. Un chantier d'histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, L’université désorientée, 16, pp.37-50. </w:t>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 15 (1), pp.93-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.016.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mond1.191.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01366484v1</w:t>
+                <w:t xml:space="preserve">hal-05158548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalization trends in French Higher Education: a historical overview</w:t>
+                <w:t xml:space="preserve">Universités et grandes écoles : perspectives historiques sur une singularité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’université désorientée, 16, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.016.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01366272v1</w:t>
+                <w:t xml:space="preserve">halshs-01366484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État en miettes : la fabrique de l'impérialisme universitaire français (années 1920-1930)</w:t>
+                <w:t xml:space="preserve">Internationalization trends in French Higher Education: a historical overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hypothèses 2010, 14, pp.281-291</w:t>
+              <w:t xml:space="preserve">International Journal of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366657v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Tamiatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.101.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État en miettes : la fabrique de l'impérialisme universitaire français (années 1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tronchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hypothèses 2010, 14, pp.281-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité universitaire britannique minée par les réformes du Parti conservateur (Chroniques de diplomatie universitaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02471836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2996,98 +3087,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien en romancier : le polar jamais écrit de Marc Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOC - Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3097,114 +3188,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs en diplomatie : une histoire sociale et transnationale de la politique universitaire internationale de la France (années 1870 - années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA010714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03032505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3272,51 +3363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16905EB0"/>
+    <w:nsid w:val="9CE1421B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C69FAEDB"/>
+    <w:nsid w:val="32AE59F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3654,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13isp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/253236?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635476v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/migrations-delites/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/38007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/TournesGlobal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366522v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-vie-intellectuelle-en-france-tome-1-sophie-renaut/9782021081381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366265v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.523.0055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.009.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.191.0093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03032505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010714" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13isp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/253236?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635476v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/migrations-delites/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/TournesGlobal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/38007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366522v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-vie-intellectuelle-en-france-tome-1-sophie-renaut/9782021081381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366265v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.168.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.523.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.009.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.191.0093" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03032505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>