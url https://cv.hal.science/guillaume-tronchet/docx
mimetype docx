--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -1293,272 +1293,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02471828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Defeat of University Autonomy. French Academic Diplomacy, Mobility Scholarships and Exchange Programs (1880s–1930s)</w:t>
+                <w:t xml:space="preserve">Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giles Scott-Smith; Ludovic Tournès. </w:t>
+              <w:t xml:space="preserve">Olivier Christin, Stéphan Soulié et Frédéric Worms (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Exchanges. Scholarship and Transnational Circulations in the Modern World</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.50-63, 2017, 978-1-78533-702-4</w:t>
+              <w:t xml:space="preserve">Les 100 mots de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.118-119, 2017, 9782130787396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912082v1</w:t>
+                <w:t xml:space="preserve">hal-05265645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université</w:t>
+                <w:t xml:space="preserve">Learning from the past: historical trends in internationalization of French Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Christin, Stéphan Soulié et Frédéric Worms (dir.). </w:t>
+              <w:t xml:space="preserve">Georgiana Mihut, Philip G. Altbach and Hans de Wit (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 100 mots de la République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.118-119, 2017, 9782130787396</w:t>
+              <w:t xml:space="preserve">Understanding Higher Education Internationalization: Insights from Key Global Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-31, 2017, Global Perspectives on Higher Education, 978-94-6351-159-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265645v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the past: historical trends in internationalization of French Higher Education</w:t>
+                <w:t xml:space="preserve">The Defeat of University Autonomy. French Academic Diplomacy, Mobility Scholarships and Exchange Programs (1880s–1930s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Georgiana Mihut, Philip G. Altbach and Hans de Wit (eds). </w:t>
+              <w:t xml:space="preserve">Giles Scott-Smith; Ludovic Tournès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Higher Education Internationalization: Insights from Key Global Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, </w:t>
+              <w:t xml:space="preserve">Global Exchanges. Scholarship and Transnational Circulations in the Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-31, 2017, Global Perspectives on Higher Education, 978-94-6351-159-9</w:t>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-63, 2017, 978-1-78533-702-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265696v1</w:t>
+                <w:t xml:space="preserve">hal-02912082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourses de voyage &amp;quot;Autour du Monde&amp;quot; de la Fondation Albert Kahn (1898-1930) : les débuts de l'internationalisation universitaire</w:t>
               </w:r>
@@ -2783,213 +2783,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'État en miettes : la fabrique de l'impérialisme universitaire français (années 1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Hypothèses 2010, 14, pp.281-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079693v1</w:t>
+                <w:t xml:space="preserve">hal-01366657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État en miettes : la fabrique de l'impérialisme universitaire français (années 1920-1930)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tamiatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Hypothèses 2010, 14, pp.281-291</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.101.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366657v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3363,51 +3363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE1421B"/>
+    <w:nsid w:val="D73A9B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3511,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32AE59F7"/>
+    <w:nsid w:val="E485EB4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13isp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/253236?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635476v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/migrations-delites/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/TournesGlobal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/38007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366522v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-vie-intellectuelle-en-france-tome-1-sophie-renaut/9782021081381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366265v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.168.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.523.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.009.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.191.0093" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03032505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13isp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/253236?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81766-3_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635476v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/migrations-delites/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4711" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/38007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/TournesGlobal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366522v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-vie-intellectuelle-en-france-tome-1-sophie-renaut/9782021081381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366265v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.weil.2007.01.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.168.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.523.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.009.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.191.0093" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03032505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>