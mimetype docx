--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume URBANCZYK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experiments and simulation inMax-Planck Institute for Plasma Physics (ASDEX Upgrade)&Institut Jean Lamour (SPEKTRE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-6802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243019947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrotropy-induced symmetry breaking in RF-specific plasma wall interaction: Mechanisms and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.010701. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05463981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W production during ICRF operations: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ochoukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.046018. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adbd52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of ICRF induced low-frequency turbulence reduction across the scrape-off layer on the EAST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0192870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and recent experimental results of the new ICRF antenna on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua 桦 Yang 杨</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun 新军 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai 帅 Yuan 袁</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming 成明 Qin 秦</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei 伟 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.065601. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/ad273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF-specific W sources: Advances in minimization in ASDEX Upgrade and near-field based extrapolations to ITER with W-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.101742. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent modelling of radio frequency sheath in 3D with realistic ICRF antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126013. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad7c65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF heating schemes for the HL-2M tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (6), pp.066023. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acc4dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption prediction with artificial intelligence techniques in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dormido-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rattá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelfusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.741-750. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge localized modes suppression via edge E × B velocity shear induced by RF sheath of ion cyclotron resonance heating in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan L Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyang Y Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.235211. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-021-1817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of JET results for optimising ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adabonyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042026. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac47b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abae82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abduallev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster, presentation, PIC simulation of RF sheaths with non-adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowemoo Faabomve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Conference on Radio Frequency Power in Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC simulations of RF sheaths with non adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowémoo Faabomvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Challenges of Heating Plasma with Waves at the Ion Cyclotron Resonance Frequency (ICRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fusion Energy Research - From Theory to Models, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.105394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume URBANCZYK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experiments and simulation inMax-Planck Institute for Plasma Physics (ASDEX Upgrade)&Institut Jean Lamour (SPEKTRE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-6802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243019947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D_probe_array_for_SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine (France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrotropy-induced symmetry breaking in RF-specific plasma wall interaction: Mechanisms and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.010701. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05463981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W production during ICRF operations: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ochoukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.046018. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adbd52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of ICRF induced low-frequency turbulence reduction across the scrape-off layer on the EAST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0192870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and recent experimental results of the new ICRF antenna on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua 桦 Yang 杨</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun 新军 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai 帅 Yuan 袁</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming 成明 Qin 秦</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei 伟 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.065601. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/ad273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF-specific W sources: Advances in minimization in ASDEX Upgrade and near-field based extrapolations to ITER with W-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.101742. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent modelling of radio frequency sheath in 3D with realistic ICRF antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126013. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad7c65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF heating schemes for the HL-2M tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (6), pp.066023. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acc4dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of JET results for optimising ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adabonyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042026. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac47b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption prediction with artificial intelligence techniques in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dormido-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rattá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelfusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.741-750. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge localized modes suppression via edge E × B velocity shear induced by RF sheath of ion cyclotron resonance heating in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan L Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyang Y Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.235211. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-021-1817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abae82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abduallev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC simulations of RF sheaths with non adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowémoo Faabomvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster, presentation, PIC simulation of RF sheaths with non-adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowemoo Faabomve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Conference on Radio Frequency Power in Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Challenges of Heating Plasma with Waves at the Ion Cyclotron Resonance Frequency (ICRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fusion Energy Research - From Theory to Models, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.105394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D946E902"/>
+    <w:nsid w:val="9CF8B765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-urbanczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-6802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243019947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05463981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ochoukov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adbd52" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Antar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Long Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua &#26726; Yang &#26472;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun &#26032;&#20891; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai &#24069; Yuan &#34945;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming &#25104;&#26126; Qin &#31206;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#20255; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/ad273d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101742" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad7c65" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acc4dc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun J Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan L Zou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Y Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong L Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1817-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abae82" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsowemoo Faabomve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsow&#233;moo Faabomv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105394" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-urbanczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-6802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243019947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05463981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ochoukov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adbd52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Antar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Long Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua &#26726; Yang &#26472;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun &#26032;&#20891; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai &#24069; Yuan &#34945;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming &#25104;&#26126; Qin &#31206;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#20255; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/ad273d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad7c65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acc4dc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun J Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan L Zou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Y Xia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong L Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1817-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abae82" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsow&#233;moo Faabomv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsowemoo Faabomve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>