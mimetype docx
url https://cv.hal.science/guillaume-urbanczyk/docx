--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume URBANCZYK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experiments and simulation inMax-Planck Institute for Plasma Physics (ASDEX Upgrade)&Institut Jean Lamour (SPEKTRE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-6802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243019947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D_probe_array_for_SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine (France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrotropy-induced symmetry breaking in RF-specific plasma wall interaction: Mechanisms and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.010701. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05463981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W production during ICRF operations: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ochoukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.046018. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adbd52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of ICRF induced low-frequency turbulence reduction across the scrape-off layer on the EAST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0192870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and recent experimental results of the new ICRF antenna on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua 桦 Yang 杨</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun 新军 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai 帅 Yuan 袁</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming 成明 Qin 秦</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei 伟 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.065601. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/ad273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF-specific W sources: Advances in minimization in ASDEX Upgrade and near-field based extrapolations to ITER with W-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.101742. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent modelling of radio frequency sheath in 3D with realistic ICRF antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126013. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad7c65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF heating schemes for the HL-2M tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (6), pp.066023. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acc4dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of JET results for optimising ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adabonyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042026. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac47b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption prediction with artificial intelligence techniques in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dormido-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rattá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelfusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.741-750. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge localized modes suppression via edge E × B velocity shear induced by RF sheath of ion cyclotron resonance heating in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan L Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyang Y Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.235211. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-021-1817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abae82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abduallev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC simulations of RF sheaths with non adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowémoo Faabomvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster, presentation, PIC simulation of RF sheaths with non-adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowemoo Faabomve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Conference on Radio Frequency Power in Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Challenges of Heating Plasma with Waves at the Ion Cyclotron Resonance Frequency (ICRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fusion Energy Research - From Theory to Models, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.105394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume URBANCZYK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experiments and simulation inMax-Planck Institute for Plasma Physics (ASDEX Upgrade)&Institut Jean Lamour (SPEKTRE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-6802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243019947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrotropy-induced symmetry breaking in RF-specific plasma wall interaction: Mechanisms and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.010701. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05463981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W production during ICRF operations: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ochoukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.046018. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adbd52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of ICRF induced low-frequency turbulence reduction across the scrape-off layer on the EAST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0192870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and recent experimental results of the new ICRF antenna on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua 桦 Yang 杨</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun 新军 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai 帅 Yuan 袁</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming 成明 Qin 秦</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei 伟 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.065601. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/ad273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF-specific W sources: Advances in minimization in ASDEX Upgrade and near-field based extrapolations to ITER with W-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.101742. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent modelling of radio frequency sheath in 3D with realistic ICRF antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126013. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad7c65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF heating schemes for the HL-2M tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (6), pp.066023. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acc4dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption prediction with artificial intelligence techniques in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dormido-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rattá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelfusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.741-750. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge localized modes suppression via edge E × B velocity shear induced by RF sheath of ion cyclotron resonance heating in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan L Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyang Y Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.235211. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-021-1817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of JET results for optimising ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adabonyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042026. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac47b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abae82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abduallev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D_probe_array_for_SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine (France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-lake structuration with semantic disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccharie Schütte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC simulations of RF sheaths with non adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowémoo Faabomvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster, presentation, PIC simulation of RF sheaths with non-adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowemoo Faabomve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Conference on Radio Frequency Power in Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Challenges of Heating Plasma with Waves at the Ion Cyclotron Resonance Frequency (ICRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fusion Energy Research - From Theory to Models, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.105394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CF8B765"/>
+    <w:nsid w:val="1F44BA28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-urbanczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-6802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243019947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05463981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ochoukov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adbd52" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Antar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Long Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua &#26726; Yang &#26472;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun &#26032;&#20891; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai &#24069; Yuan &#34945;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming &#25104;&#26126; Qin &#31206;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#20255; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/ad273d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad7c65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acc4dc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun J Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan L Zou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Y Xia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong L Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1817-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abae82" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsow&#233;moo Faabomv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsowemoo Faabomve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-urbanczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-6802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243019947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05463981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ochoukov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adbd52" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Antar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Long Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua &#26726; Yang &#26472;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun &#26032;&#20891; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai &#24069; Yuan &#34945;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming &#25104;&#26126; Qin &#31206;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#20255; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/ad273d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101742" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad7c65" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acc4dc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun J Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan L Zou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Y Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong L Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1817-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abae82" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Sch&#252;tte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsow&#233;moo Faabomv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsowemoo Faabomve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>