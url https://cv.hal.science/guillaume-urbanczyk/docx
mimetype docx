--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume URBANCZYK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experiments and simulation inMax-Planck Institute for Plasma Physics (ASDEX Upgrade)&Institut Jean Lamour (SPEKTRE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-6802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243019947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrotropy-induced symmetry breaking in RF-specific plasma wall interaction: Mechanisms and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.010701. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05463981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W production during ICRF operations: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ochoukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.046018. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adbd52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of ICRF induced low-frequency turbulence reduction across the scrape-off layer on the EAST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0192870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and recent experimental results of the new ICRF antenna on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua 桦 Yang 杨</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun 新军 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai 帅 Yuan 袁</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming 成明 Qin 秦</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei 伟 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.065601. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/ad273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF-specific W sources: Advances in minimization in ASDEX Upgrade and near-field based extrapolations to ITER with W-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.101742. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent modelling of radio frequency sheath in 3D with realistic ICRF antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126013. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad7c65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF heating schemes for the HL-2M tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (6), pp.066023. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acc4dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption prediction with artificial intelligence techniques in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dormido-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rattá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelfusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.741-750. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge localized modes suppression via edge E × B velocity shear induced by RF sheath of ion cyclotron resonance heating in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan L Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyang Y Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.235211. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-021-1817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of JET results for optimising ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adabonyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042026. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac47b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abae82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abduallev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D_probe_array_for_SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine (France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-lake structuration with semantic disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccharie Schütte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC simulations of RF sheaths with non adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowémoo Faabomvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster, presentation, PIC simulation of RF sheaths with non-adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowemoo Faabomve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Conference on Radio Frequency Power in Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Challenges of Heating Plasma with Waves at the Ion Cyclotron Resonance Frequency (ICRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fusion Energy Research - From Theory to Models, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.105394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume URBANCZYK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experiments and simulation inMax-Planck Institute for Plasma Physics (ASDEX Upgrade)&Institut Jean Lamour (SPEKTRE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-6802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243019947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D_probe_array_for_SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine (France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-lake structuration with semantic disambiguation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccharie Schütte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lamirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC simulations of RF sheaths with non adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowémoo Faabomvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrotropy-induced symmetry breaking in RF-specific plasma wall interaction: Mechanisms and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.010701. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05463981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection in simulations of slab or curved magnetized plasma: parametrization, verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 346, pp.01026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202634601026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05338998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of W production during ICRF operations: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ochoukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shiraiwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.046018. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adbd52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of ICRF-specific Plasma-Wall Interaction in the new ITER baseline using the SSWICH-SW code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.101831. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of RF-induced tungsten erosion at ICRH antenna structures in the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Younkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (7), pp.076039. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ade455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of ICRF induced low-frequency turbulence reduction across the scrape-off layer on the EAST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Jun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0192870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves and Ion Temperature Gradient instabilities in the large linear device SPEKTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ekedahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Afonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and recent experimental results of the new ICRF antenna on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua 桦 Yang 杨</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun 新军 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai 帅 Yuan 袁</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming 成明 Qin 秦</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei 伟 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (6), pp.065601. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-6272/ad273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF-specific W sources: Advances in minimization in ASDEX Upgrade and near-field based extrapolations to ITER with W-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.101742. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2024.101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency sheath rectification on WEST: application of the sheath-equivalent dielectric layer technique in tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Myra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126039. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad80a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent modelling of radio frequency sheath in 3D with realistic ICRF antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126013. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad7c65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICRF heating schemes for the HL-2M tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (6), pp.066023. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/acc4dc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing high performance RF heating scenarios on the WEST tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ostuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (12), pp.126058. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption prediction with artificial intelligence techniques in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dormido-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rattá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelfusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.741-750. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge localized modes suppression via edge E × B velocity shear induced by RF sheath of ion cyclotron resonance heating in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun J Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan L Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyang Y Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.235211. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-021-1817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of JET results for optimising ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adabonyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042026. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac47b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry of the ICRF-induced wave–SOL interaction. A multi-machine experimental review in view of the ITER operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (1), pp.016014. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac35f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04778375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST Metallic impurity content behavior during ICRH-heated L-mode discharges in EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abae82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly Matched Layers for time-harmonic transverse electric wave propagation in cylindrical and toroidal gyrotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 389, pp.94-110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02103360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the JET preparation for deuterium–tritium operation with the ITER like-wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abduallev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abhangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (11), pp.112021. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab2276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster, presentation, PIC simulation of RF sheaths with non-adiabatic electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Tsowemoo Faabomve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Conference on Radio Frequency Power in Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping RF waves with low reflection insimulations of slab or curved magnetized plasma: parametrization,verification and implementation of Bermudez Perfectly Matched Layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hillairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFPPC2025 - 25th Topical Conference on Radio-Frequency Power in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05339107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Challenges of Heating Plasma with Waves at the Ion Cyclotron Resonance Frequency (ICRF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urbanczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fusion Energy Research - From Theory to Models, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.105394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F44BA28"/>
+    <w:nsid w:val="F4B55254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-urbanczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-6802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243019947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05463981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ochoukov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adbd52" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Antar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Long Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192870" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua &#26726; Yang &#26472;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun &#26032;&#20891; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai &#24069; Yuan &#34945;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming &#25104;&#26126; Qin &#31206;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#20255; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/ad273d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101742" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad7c65" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acc4dc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun J Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan L Zou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Y Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong L Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1817-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abae82" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Sch&#252;tte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsow&#233;moo Faabomv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsowemoo Faabomve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-urbanczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-6802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243019947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urbanczyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Sch&#252;tte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsow&#233;moo Faabomv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05463981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tierens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanczyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05338998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Helou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202634601026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ochoukov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bobkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shiraiwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adbd52" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04908978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calarco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Younkin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klepper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Antar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Long Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gravier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brochard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua &#26726; Yang &#26472;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun &#26032;&#20891; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai &#24069; Yuan &#34945;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming &#25104;&#26126; Qin &#31206;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#20255; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-6272/ad273d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Myra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad80a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad7c65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/acc4dc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goniche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostuni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac9691" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vega" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dormido-Canto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratt&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelfusa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01602-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun J Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan L Zou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Y Xia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong L Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1817-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mailloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adabonyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac47b4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillairet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac35f9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abae82" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02103360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.02.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Tsowemoo Faabomve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05339107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>